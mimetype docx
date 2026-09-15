--- v0 (2026-01-18)
+++ v1 (2026-09-15)
@@ -10,68 +10,68 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="75BC4F61" w14:textId="77777777" w:rsidR="00ED047F" w:rsidRPr="00016B90" w:rsidRDefault="00ED047F" w:rsidP="002B5B60">
+    <w:p w14:paraId="75BC4F61" w14:textId="7DE45401" w:rsidR="00ED047F" w:rsidRPr="00016B90" w:rsidRDefault="00ED047F" w:rsidP="002B5B60">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:right="-900"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rStyle w:val="DIVISION1"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00016B90">
         <w:rPr>
           <w:rStyle w:val="DIVISION1"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>FINANCIAL OVERSIGHT &amp; SPECIAL ENTITIES DIVISION</w:t>
+        <w:t>SPECIAL ENTITIES DIVISION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F39B5A4" w14:textId="27CF2CC2" w:rsidR="00ED047F" w:rsidRPr="00C63F98" w:rsidRDefault="00B1173E" w:rsidP="00FC2183">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Continuing Care at Home License Application</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64A01015" w14:textId="3F54D723" w:rsidR="000A6DDB" w:rsidRPr="0070558D" w:rsidRDefault="000A6DDB" w:rsidP="0070558D">
       <w:pPr>
         <w:spacing w:before="240" w:after="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
@@ -291,113 +291,95 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C63F98">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The application satisfies all requirements of </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk214951128"/>
       <w:r w:rsidRPr="00C63F98">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">N.C. Gen. Stat. § </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00C63F98">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>58-64A-</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>185</w:t>
       </w:r>
       <w:r w:rsidRPr="00C63F98">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>;</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">;  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17E4FFC6" w14:textId="77777777" w:rsidR="00A5225D" w:rsidRDefault="00A5225D" w:rsidP="00A5225D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C63F98">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">None of the grounds for denial in N.C. Gen. Stat. § 58-64A-280 </w:t>
-[...7 lines deleted...]
-        <w:t>apply</w:t>
+        <w:t>None of the grounds for denial in N.C. Gen. Stat. § 58-64A-280 apply</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="54AAB2F4" w14:textId="295E453E" w:rsidR="00A5225D" w:rsidRPr="00A5225D" w:rsidRDefault="00A5225D" w:rsidP="00A5225D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A5225D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="000C178F">
         <w:rPr>
@@ -419,74 +401,58 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>is able to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A5225D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> provide </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CCaH </w:t>
       </w:r>
       <w:r w:rsidRPr="00A5225D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">as </w:t>
-[...7 lines deleted...]
-        <w:t>proposed</w:t>
+        <w:t>as proposed</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>;</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="209C6CB2" w14:textId="77777777" w:rsidR="00A5225D" w:rsidRDefault="00A5225D" w:rsidP="00A5225D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A5225D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">There is sufficient consumer interest in the </w:t>
       </w:r>
       <w:r>
@@ -1660,65 +1626,65 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Mailing Address (USPS):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="493F0B2B" w14:textId="77777777" w:rsidR="00B1173E" w:rsidRPr="00B1173E" w:rsidRDefault="00B1173E" w:rsidP="00B1173E">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B1173E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>North Carolina Department of Insurance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="129C41EC" w14:textId="77777777" w:rsidR="00B1173E" w:rsidRPr="00B1173E" w:rsidRDefault="00B1173E" w:rsidP="00B1173E">
+    <w:p w14:paraId="129C41EC" w14:textId="20D74EE7" w:rsidR="00B1173E" w:rsidRPr="00B1173E" w:rsidRDefault="00B1173E" w:rsidP="00B1173E">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B1173E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Financial Oversight &amp; Special Entities Division</w:t>
+        <w:t>Special Entities Division</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F99B149" w14:textId="77777777" w:rsidR="00B1173E" w:rsidRPr="00B1173E" w:rsidRDefault="00B1173E" w:rsidP="00B1173E">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B1173E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1203 Mail Service Center</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1632F9FD" w14:textId="77777777" w:rsidR="00B1173E" w:rsidRPr="00B1173E" w:rsidRDefault="00B1173E" w:rsidP="00B1173E">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
@@ -2214,51 +2180,51 @@
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:alias w:val="ApplicantLegalName"/>
             <w:tag w:val="ApplicantLegalName"/>
             <w:id w:val="94141916"/>
             <w:placeholder>
               <w:docPart w:val="C4F17372612F4AD583EAAD590418DDCA"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3250" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B7B7B7"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="44315C27" w14:textId="518329FF" w:rsidR="00681D1E" w:rsidRPr="00294287" w:rsidRDefault="00FA6872" w:rsidP="003A6585">
+              <w:p w14:paraId="44315C27" w14:textId="79EF1EAC" w:rsidR="00681D1E" w:rsidRPr="00294287" w:rsidRDefault="00B71A97" w:rsidP="003A6585">
                 <w:pPr>
                   <w:rPr>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00681D1E" w14:paraId="4984C1FD" w14:textId="77777777" w:rsidTr="003A6585">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1750" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
@@ -2287,51 +2253,51 @@
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:alias w:val="ApplicantAddress1"/>
             <w:tag w:val="ApplicantAddress1"/>
             <w:id w:val="-318887316"/>
             <w:placeholder>
               <w:docPart w:val="7E59F223C53B4EFCAFC3EC194451A4B1"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3250" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="B7B7B7"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B7B7B7"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="3C9F6224" w14:textId="72B60F6F" w:rsidR="00681D1E" w:rsidRPr="00294287" w:rsidRDefault="00FA6872" w:rsidP="003A6585">
+              <w:p w14:paraId="3C9F6224" w14:textId="5B43A46F" w:rsidR="00681D1E" w:rsidRPr="00294287" w:rsidRDefault="00B71A97" w:rsidP="003A6585">
                 <w:pPr>
                   <w:rPr>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00681D1E" w14:paraId="6BB63224" w14:textId="77777777" w:rsidTr="003A6585">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1750" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
@@ -2360,51 +2326,51 @@
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:alias w:val="AppliantAddress2"/>
             <w:tag w:val="ApplicantAddress2"/>
             <w:id w:val="-124325654"/>
             <w:placeholder>
               <w:docPart w:val="037DDE73D20F4C6DB592CA860F44C069"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3250" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="B7B7B7"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B7B7B7"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="4172C9D8" w14:textId="76E9071E" w:rsidR="00681D1E" w:rsidRPr="00294287" w:rsidRDefault="00FA6872" w:rsidP="003A6585">
+              <w:p w14:paraId="4172C9D8" w14:textId="0BF60A93" w:rsidR="00681D1E" w:rsidRPr="00294287" w:rsidRDefault="00B71A97" w:rsidP="003A6585">
                 <w:pPr>
                   <w:rPr>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00681D1E" w14:paraId="215757CE" w14:textId="77777777" w:rsidTr="003A6585">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1750" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
@@ -5236,61 +5202,52 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidRPr="00716546">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> program is projected to achieve satisfactory actuarial balance, </w:t>
       </w:r>
       <w:r w:rsidR="005939D9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>using</w:t>
       </w:r>
       <w:r w:rsidRPr="00716546">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> accepted actuarial </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> accepted actuarial principles;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="6B974DF8" w14:textId="56EDC3E0" w:rsidR="00716546" w:rsidRPr="00716546" w:rsidRDefault="00716546" w:rsidP="00716546">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00716546">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Identify and justify all </w:t>
       </w:r>
       <w:r w:rsidR="005939D9">
         <w:rPr>
@@ -5310,61 +5267,52 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidRPr="00716546">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>lapse</w:t>
       </w:r>
       <w:r w:rsidR="005939D9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> rates</w:t>
       </w:r>
       <w:r w:rsidRPr="00716546">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, utilization of adult care home and nursing facilities, inflation, interest rates, service intensity, and administrative </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>, utilization of adult care home and nursing facilities, inflation, interest rates, service intensity, and administrative loads;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="0C0D1092" w14:textId="6ABA70F7" w:rsidR="00716546" w:rsidRPr="00716546" w:rsidRDefault="00716546" w:rsidP="00716546">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00716546">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Describe the relationship between </w:t>
       </w:r>
       <w:r w:rsidR="00705879">
         <w:rPr>
@@ -5421,59 +5369,57 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> conversions to on-campus residency or impact</w:t>
       </w:r>
       <w:r w:rsidR="005939D9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00716546">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on </w:t>
       </w:r>
       <w:r w:rsidR="005939D9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">adult care home or nursing facility </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00716546">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>utilization;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="2526FD34" w14:textId="54D0A02D" w:rsidR="00716546" w:rsidRPr="00716546" w:rsidRDefault="00716546" w:rsidP="00716546">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00716546">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Provide projected revenue</w:t>
       </w:r>
       <w:r w:rsidR="005939D9">
         <w:rPr>
@@ -5659,120 +5605,102 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CC</w:t>
       </w:r>
       <w:r w:rsidR="00AA2D34">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00705879">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidRPr="002B777B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> population flows using appropriate mortality, morbidity, withdrawal, lapse, occupancy, and utilization </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> population flows using appropriate mortality, morbidity, withdrawal, lapse, occupancy, and utilization assumptions;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="5C23F97C" w14:textId="52AD07CD" w:rsidR="002B777B" w:rsidRPr="002B777B" w:rsidRDefault="002B777B" w:rsidP="002B777B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B777B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Projections of adult care home bed needs and nursing facility bed needs for </w:t>
       </w:r>
       <w:r w:rsidR="00705879">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CC</w:t>
       </w:r>
       <w:r w:rsidR="00AA2D34">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00705879">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidRPr="002B777B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> members over </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> members over time;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="6B26E16A" w14:textId="77777777" w:rsidR="002B777B" w:rsidRPr="002B777B" w:rsidRDefault="002B777B" w:rsidP="002B777B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B777B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>A description of actuarial methods and assumptions used to estimate long-term care utilization, home care usage, and other service needs; and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DA27CDE" w14:textId="77777777" w:rsidR="002B777B" w:rsidRPr="002B777B" w:rsidRDefault="002B777B" w:rsidP="002B777B">
       <w:pPr>
         <w:numPr>
@@ -5816,59 +5744,57 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B777B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Explain the relationship between enrollment assumptions and the market study (Exhibit </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="002B777B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>);</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="7111AFCC" w14:textId="242C5E0B" w:rsidR="002B777B" w:rsidRPr="002B777B" w:rsidRDefault="002B777B" w:rsidP="002B777B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B777B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Provide sufficient detail for the Commissioner to assess the long-term sustainability of the </w:t>
       </w:r>
       <w:r w:rsidR="00705879">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -5879,68 +5805,59 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00705879">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidRPr="002B777B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> program and its financial impact on the Applicant and the Applicant’s CCRC</w:t>
       </w:r>
       <w:r w:rsidR="00AA2D34">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>(s</w:t>
-[...7 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidRPr="002B777B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="4E9219D9" w14:textId="77777777" w:rsidR="002B777B" w:rsidRPr="002B777B" w:rsidRDefault="002B777B" w:rsidP="002B777B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B777B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>State the actuary’s name, credentials, firm, and professional qualifications; and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55F673AC" w14:textId="77777777" w:rsidR="002B777B" w:rsidRPr="002B777B" w:rsidRDefault="002B777B" w:rsidP="002B777B">
       <w:pPr>
         <w:numPr>
@@ -6341,125 +6258,98 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> population within the primary market area, including:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="146E68F9" w14:textId="77777777" w:rsidR="00BA59C7" w:rsidRPr="00BA59C7" w:rsidRDefault="00BA59C7" w:rsidP="002B777B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA59C7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Age </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Age distribution;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="0ED7FAE7" w14:textId="77777777" w:rsidR="00BA59C7" w:rsidRPr="00BA59C7" w:rsidRDefault="00BA59C7" w:rsidP="002B777B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA59C7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Income and asset </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Income and asset levels;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="2565E99C" w14:textId="77777777" w:rsidR="00BA59C7" w:rsidRPr="00BA59C7" w:rsidRDefault="00BA59C7" w:rsidP="002B777B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA59C7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Homeownership </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Homeownership patterns;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="48A6997F" w14:textId="2F916C12" w:rsidR="00BA59C7" w:rsidRPr="00BA59C7" w:rsidRDefault="00BA59C7" w:rsidP="002B777B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA59C7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Other factors relevant to ability and willingness to pay </w:t>
       </w:r>
       <w:r w:rsidR="00705879">
         <w:rPr>
@@ -6533,164 +6423,128 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Provide an evaluation of existing and emerging competitors, including:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CC56CDD" w14:textId="77777777" w:rsidR="00BA59C7" w:rsidRPr="00BA59C7" w:rsidRDefault="00BA59C7" w:rsidP="002B777B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA59C7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Other </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Other CCRCs;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="0C439F7E" w14:textId="040955BD" w:rsidR="00BA59C7" w:rsidRPr="00BA59C7" w:rsidRDefault="00705879" w:rsidP="002B777B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CCaH</w:t>
       </w:r>
       <w:r w:rsidR="00BA59C7" w:rsidRPr="00BA59C7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> programs;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="54509F1C" w14:textId="77777777" w:rsidR="00BA59C7" w:rsidRPr="00BA59C7" w:rsidRDefault="00BA59C7" w:rsidP="002B777B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA59C7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Home care </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Home care agencies;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="547F57B0" w14:textId="77777777" w:rsidR="00BA59C7" w:rsidRPr="00BA59C7" w:rsidRDefault="00BA59C7" w:rsidP="002B777B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA59C7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Care management </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Care management services;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="111650F3" w14:textId="77777777" w:rsidR="00BA59C7" w:rsidRPr="00BA59C7" w:rsidRDefault="00BA59C7" w:rsidP="002B777B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA59C7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Alternative models such as long-term care insurance.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="202C28A9" w14:textId="0B22ADAF" w:rsidR="00BA59C7" w:rsidRPr="00BA59C7" w:rsidRDefault="00BA59C7" w:rsidP="002B777B">
@@ -6779,125 +6633,98 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Summarize:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79048E8A" w14:textId="77777777" w:rsidR="00BA59C7" w:rsidRPr="00716546" w:rsidRDefault="00BA59C7" w:rsidP="002B777B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00716546">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Methods </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Methods used;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="47CA5D7A" w14:textId="77777777" w:rsidR="00BA59C7" w:rsidRPr="00716546" w:rsidRDefault="00BA59C7" w:rsidP="002B777B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00716546">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Number of </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Number of respondents;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="3C5EF10A" w14:textId="77777777" w:rsidR="00BA59C7" w:rsidRPr="00716546" w:rsidRDefault="00BA59C7" w:rsidP="002B777B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00716546">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Levels of expressed </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Levels of expressed interest;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="5F53D27F" w14:textId="77777777" w:rsidR="00BA59C7" w:rsidRPr="00716546" w:rsidRDefault="00BA59C7" w:rsidP="002B777B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00716546">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Willingness to pay proposed fees.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C70EBB1" w14:textId="622D82F8" w:rsidR="00BA59C7" w:rsidRPr="00BA59C7" w:rsidRDefault="00BA59C7" w:rsidP="002B777B">
@@ -8055,60 +7882,60 @@
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="840" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00060BA2" w:rsidRPr="00737D37" w:rsidSect="002B5B60">
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="59C2353F" w14:textId="77777777" w:rsidR="00F468D8" w:rsidRDefault="00F468D8" w:rsidP="00267ED6">
+    <w:p w14:paraId="65773F0C" w14:textId="77777777" w:rsidR="002E6CA2" w:rsidRDefault="002E6CA2" w:rsidP="00267ED6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="28D6F95A" w14:textId="77777777" w:rsidR="00F468D8" w:rsidRDefault="00F468D8" w:rsidP="00267ED6">
+    <w:p w14:paraId="518D16EE" w14:textId="77777777" w:rsidR="002E6CA2" w:rsidRDefault="002E6CA2" w:rsidP="00267ED6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -8126,51 +7953,51 @@
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6A7D71F3" w14:textId="50D8FA4D" w:rsidR="0067042A" w:rsidRPr="002149A2" w:rsidRDefault="0067042A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="002149A2">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="002149A2">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="002149A2">
       <w:rPr>
         <w:sz w:val="20"/>
@@ -8240,116 +8067,116 @@
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>0</w:t>
     </w:r>
     <w:r w:rsidR="00F6329E">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="002149A2">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> (12/25)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0D2B9620" w14:textId="2BB5BDA2" w:rsidR="0078250B" w:rsidRPr="005414A1" w:rsidRDefault="0078250B" w:rsidP="0078250B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r w:rsidRPr="005414A1">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>CC</w:t>
     </w:r>
     <w:r w:rsidR="00F6329E">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>AH-</w:t>
     </w:r>
     <w:r w:rsidR="005414A1">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>0</w:t>
     </w:r>
     <w:r w:rsidR="00F6329E">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="005414A1">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> (12/25)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7156C533" w14:textId="77777777" w:rsidR="00F468D8" w:rsidRDefault="00F468D8" w:rsidP="00267ED6">
+    <w:p w14:paraId="5B4772B8" w14:textId="77777777" w:rsidR="002E6CA2" w:rsidRDefault="002E6CA2" w:rsidP="00267ED6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="064D9E3E" w14:textId="77777777" w:rsidR="00F468D8" w:rsidRDefault="00F468D8" w:rsidP="00267ED6">
+    <w:p w14:paraId="7290B8B1" w14:textId="77777777" w:rsidR="002E6CA2" w:rsidRDefault="002E6CA2" w:rsidP="00267ED6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4289076F" w14:textId="3EBA7B2E" w:rsidR="00137EB9" w:rsidRDefault="00CB602D" w:rsidP="00E7378E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="left" w:pos="7125"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13145A99" wp14:editId="24FB3C0E">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>-23495</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-457200</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7774305" cy="10057130"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
@@ -8383,51 +8210,51 @@
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00137EB9">
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="016F3ECC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C484A9FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -14027,114 +13854,115 @@
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="983267705">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="563487569">
     <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="1599755644">
     <w:abstractNumId w:val="46"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="1561670636">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="1231496759">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="23"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="dLGDtu1z7XKYPVdQVMA8QzvvveWuhRfOBlYHp8SiP9nYpyrQ7WWFZSz9d8Y/ESvynqgOL31TJcN+Ka6DwLQ8Iw==" w:salt="/1OowZGw0+gNOAcY/8Fzjg=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="G3ty5LxqLewRkjrNQDFowkE1klCFUfVk4CK76UrA3OoMS+A+9lAEIGBIp4WK609CC4bAnseYZTchgZaj7i515w==" w:salt="ylpOOzUGAeMz8QddCsj8Iw=="/>
   <w:defaultTabStop w:val="360"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00267ED6"/>
     <w:rsid w:val="00016B90"/>
     <w:rsid w:val="000217DB"/>
     <w:rsid w:val="00022761"/>
     <w:rsid w:val="00040407"/>
     <w:rsid w:val="00060BA2"/>
     <w:rsid w:val="0008522D"/>
     <w:rsid w:val="00091BE7"/>
     <w:rsid w:val="00097484"/>
     <w:rsid w:val="000A6DDB"/>
     <w:rsid w:val="000C178F"/>
     <w:rsid w:val="000E2C71"/>
     <w:rsid w:val="000E4366"/>
     <w:rsid w:val="001060E8"/>
     <w:rsid w:val="0010766F"/>
     <w:rsid w:val="00137EB9"/>
     <w:rsid w:val="00143E88"/>
     <w:rsid w:val="00146B48"/>
     <w:rsid w:val="0015734C"/>
-    <w:rsid w:val="0016027B"/>
     <w:rsid w:val="00174C46"/>
     <w:rsid w:val="001800B2"/>
     <w:rsid w:val="001836AC"/>
     <w:rsid w:val="00194A33"/>
     <w:rsid w:val="001A7E79"/>
     <w:rsid w:val="001B040C"/>
     <w:rsid w:val="001D3F8E"/>
     <w:rsid w:val="002149A2"/>
     <w:rsid w:val="002276E1"/>
     <w:rsid w:val="00241BEF"/>
     <w:rsid w:val="00243D3E"/>
     <w:rsid w:val="00246E6B"/>
     <w:rsid w:val="00251C31"/>
     <w:rsid w:val="00267ED6"/>
     <w:rsid w:val="00281ED9"/>
     <w:rsid w:val="002B5B60"/>
     <w:rsid w:val="002B777B"/>
     <w:rsid w:val="002D54EB"/>
     <w:rsid w:val="002E1271"/>
     <w:rsid w:val="002E1B18"/>
+    <w:rsid w:val="002E6CA2"/>
     <w:rsid w:val="002F4DD5"/>
+    <w:rsid w:val="00300B05"/>
     <w:rsid w:val="00302296"/>
     <w:rsid w:val="0030325A"/>
     <w:rsid w:val="0030458D"/>
     <w:rsid w:val="00355D3F"/>
     <w:rsid w:val="0037792D"/>
     <w:rsid w:val="00386FEA"/>
     <w:rsid w:val="003A24A2"/>
     <w:rsid w:val="003E687C"/>
     <w:rsid w:val="004138F0"/>
     <w:rsid w:val="004166CC"/>
     <w:rsid w:val="004225B0"/>
     <w:rsid w:val="00424797"/>
     <w:rsid w:val="0044404C"/>
     <w:rsid w:val="004C0259"/>
     <w:rsid w:val="004C329B"/>
     <w:rsid w:val="004C605D"/>
     <w:rsid w:val="004D199B"/>
     <w:rsid w:val="004E0415"/>
     <w:rsid w:val="005150AA"/>
     <w:rsid w:val="00535C5F"/>
     <w:rsid w:val="0053726C"/>
     <w:rsid w:val="005414A1"/>
     <w:rsid w:val="005825C8"/>
     <w:rsid w:val="00587B3D"/>
     <w:rsid w:val="005939D9"/>
@@ -14183,105 +14011,108 @@
     <w:rsid w:val="00887E8A"/>
     <w:rsid w:val="008B542F"/>
     <w:rsid w:val="008C07FD"/>
     <w:rsid w:val="008E05F2"/>
     <w:rsid w:val="008E4A91"/>
     <w:rsid w:val="008F6BF1"/>
     <w:rsid w:val="0091515B"/>
     <w:rsid w:val="0091735D"/>
     <w:rsid w:val="00930714"/>
     <w:rsid w:val="00941166"/>
     <w:rsid w:val="009435E1"/>
     <w:rsid w:val="00962EB8"/>
     <w:rsid w:val="009B000A"/>
     <w:rsid w:val="009D6EC2"/>
     <w:rsid w:val="009F7714"/>
     <w:rsid w:val="00A07217"/>
     <w:rsid w:val="00A41FEB"/>
     <w:rsid w:val="00A42293"/>
     <w:rsid w:val="00A5225D"/>
     <w:rsid w:val="00A63DEF"/>
     <w:rsid w:val="00A63F9A"/>
     <w:rsid w:val="00A70A41"/>
     <w:rsid w:val="00A81587"/>
     <w:rsid w:val="00AA299C"/>
     <w:rsid w:val="00AA2D34"/>
+    <w:rsid w:val="00AA4D01"/>
+    <w:rsid w:val="00AB6638"/>
     <w:rsid w:val="00AE09E5"/>
     <w:rsid w:val="00AF1967"/>
     <w:rsid w:val="00AF28A8"/>
     <w:rsid w:val="00B01594"/>
     <w:rsid w:val="00B059D9"/>
     <w:rsid w:val="00B1173E"/>
     <w:rsid w:val="00B22D58"/>
     <w:rsid w:val="00B3607B"/>
     <w:rsid w:val="00B368AB"/>
     <w:rsid w:val="00B50784"/>
     <w:rsid w:val="00B51F67"/>
     <w:rsid w:val="00B71A97"/>
     <w:rsid w:val="00B75C87"/>
     <w:rsid w:val="00B75DD4"/>
     <w:rsid w:val="00BA59C7"/>
     <w:rsid w:val="00BC0D17"/>
     <w:rsid w:val="00BC3D9C"/>
     <w:rsid w:val="00BD7540"/>
     <w:rsid w:val="00C02CF9"/>
     <w:rsid w:val="00C52F50"/>
     <w:rsid w:val="00C53ED9"/>
     <w:rsid w:val="00C565B4"/>
     <w:rsid w:val="00C57B15"/>
     <w:rsid w:val="00C63F98"/>
     <w:rsid w:val="00C85BBC"/>
+    <w:rsid w:val="00C937DE"/>
     <w:rsid w:val="00CB602D"/>
     <w:rsid w:val="00CE5743"/>
     <w:rsid w:val="00CF497A"/>
+    <w:rsid w:val="00D51538"/>
     <w:rsid w:val="00D7443D"/>
     <w:rsid w:val="00D83C3C"/>
     <w:rsid w:val="00D92DB9"/>
     <w:rsid w:val="00DD70C5"/>
     <w:rsid w:val="00DE605E"/>
     <w:rsid w:val="00DE7E64"/>
     <w:rsid w:val="00E10271"/>
     <w:rsid w:val="00E40AEE"/>
     <w:rsid w:val="00E42F99"/>
     <w:rsid w:val="00E660B1"/>
     <w:rsid w:val="00E71DBB"/>
     <w:rsid w:val="00E7378E"/>
     <w:rsid w:val="00EB275C"/>
     <w:rsid w:val="00ED047F"/>
     <w:rsid w:val="00EE77C2"/>
     <w:rsid w:val="00F12562"/>
     <w:rsid w:val="00F21747"/>
     <w:rsid w:val="00F24BBF"/>
     <w:rsid w:val="00F2501F"/>
     <w:rsid w:val="00F31675"/>
     <w:rsid w:val="00F35F05"/>
     <w:rsid w:val="00F468D8"/>
     <w:rsid w:val="00F6329E"/>
     <w:rsid w:val="00F71206"/>
     <w:rsid w:val="00F72519"/>
     <w:rsid w:val="00F83AAB"/>
-    <w:rsid w:val="00FA6872"/>
     <w:rsid w:val="00FB14A9"/>
     <w:rsid w:val="00FB4496"/>
     <w:rsid w:val="00FC2183"/>
     <w:rsid w:val="00FE7F53"/>
     <w:rsid w:val="00FF6814"/>
     <w:rsid w:val="00FF787B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
@@ -15748,51 +15579,51 @@
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SpecialEntitiesSubmissions@ncdoi.gov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="C4F17372612F4AD583EAAD590418DDCA"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E378E570-B4C2-483C-ADDF-F3536E334493}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="005B68CC" w:rsidRDefault="004B4919" w:rsidP="004B4919">
           <w:pPr>
             <w:pStyle w:val="C4F17372612F4AD583EAAD590418DDCA"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
@@ -16756,65 +16587,68 @@
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00100089"/>
     <w:rsid w:val="00065CFA"/>
     <w:rsid w:val="00100089"/>
     <w:rsid w:val="001060E8"/>
     <w:rsid w:val="00146B48"/>
-    <w:rsid w:val="0016027B"/>
+    <w:rsid w:val="001B231B"/>
     <w:rsid w:val="00251C31"/>
     <w:rsid w:val="002E1B18"/>
     <w:rsid w:val="003475A1"/>
+    <w:rsid w:val="003924ED"/>
     <w:rsid w:val="004B4919"/>
     <w:rsid w:val="004C0259"/>
     <w:rsid w:val="005A15C5"/>
     <w:rsid w:val="005B68CC"/>
     <w:rsid w:val="007829C3"/>
     <w:rsid w:val="008335B1"/>
     <w:rsid w:val="00875592"/>
     <w:rsid w:val="008E05F2"/>
     <w:rsid w:val="00A07217"/>
     <w:rsid w:val="00A42293"/>
     <w:rsid w:val="00A91E1E"/>
+    <w:rsid w:val="00AA4D01"/>
+    <w:rsid w:val="00AB6638"/>
     <w:rsid w:val="00B40C89"/>
     <w:rsid w:val="00C85BBC"/>
     <w:rsid w:val="00D92DB9"/>
     <w:rsid w:val="00EB275C"/>
     <w:rsid w:val="00EE77C2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
@@ -17872,69 +17706,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3AC93C1E-91FD-4D96-8184-3C461011AC0D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>1823</Words>
-  <Characters>10758</Characters>
+  <Words>1871</Words>
+  <Characters>10666</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>275</Lines>
-  <Paragraphs>206</Paragraphs>
+  <Lines>88</Lines>
+  <Paragraphs>25</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>PERMIT TO ACCEPT DEPOSITS CCRC LICENSE APPLICATION STEP 3</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12375</CharactersWithSpaces>
+  <CharactersWithSpaces>12512</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>PERMIT TO ACCEPT DEPOSITS CCRC LICENSE APPLICATION STEP 3</dc:title>
   <dc:subject/>
   <dc:creator>Tripp, Trisha</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>