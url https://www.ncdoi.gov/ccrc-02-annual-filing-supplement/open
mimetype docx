--- v1 (2026-03-07)
+++ v2 (2026-09-13)
@@ -10,68 +10,68 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="75BC4F61" w14:textId="77777777" w:rsidR="00ED047F" w:rsidRPr="00016B90" w:rsidRDefault="00ED047F" w:rsidP="0067042A">
+    <w:p w14:paraId="75BC4F61" w14:textId="13A41AC3" w:rsidR="00ED047F" w:rsidRPr="00016B90" w:rsidRDefault="00ED047F" w:rsidP="0067042A">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:right="-180"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rStyle w:val="DIVISION1"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00016B90">
         <w:rPr>
           <w:rStyle w:val="DIVISION1"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>FINANCIAL OVERSIGHT &amp; SPECIAL ENTITIES DIVISION</w:t>
+        <w:t>SPECIAL ENTITIES DIVISION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F39B5A4" w14:textId="04076292" w:rsidR="00ED047F" w:rsidRPr="00DF52A9" w:rsidRDefault="00ED5E6B" w:rsidP="0078250B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="1320" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="002B5C"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF52A9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="002B5C"/>
         </w:rPr>
         <w:t>Continuing Care retirement community                           Annual disclosure statement filing supplement</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64A01015" w14:textId="6848E137" w:rsidR="000A6DDB" w:rsidRPr="00DF52A9" w:rsidRDefault="000A6DDB" w:rsidP="000A6DDB">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:jc w:val="center"/>
@@ -352,60 +352,60 @@
         <w:t>Annual Filing Fee &amp; Submission</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DEF380F" w14:textId="728F91D1" w:rsidR="002A6DF2" w:rsidRPr="00DF52A9" w:rsidRDefault="002A6DF2" w:rsidP="0027694F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r w:rsidRPr="00DF52A9">
         <w:t>Fee: Mail or deliver a $2</w:t>
       </w:r>
       <w:r w:rsidR="00A57A6B">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF52A9">
         <w:t>000.00 check made payable to the North Carolina Department of Insurance</w:t>
       </w:r>
       <w:r w:rsidR="00A76C7F">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D46575D" w14:textId="77777777" w:rsidR="002A6DF2" w:rsidRPr="00DF52A9" w:rsidRDefault="002A6DF2" w:rsidP="002A6DF2">
+    <w:p w14:paraId="2D46575D" w14:textId="7C287734" w:rsidR="002A6DF2" w:rsidRPr="00DF52A9" w:rsidRDefault="002A6DF2" w:rsidP="002A6DF2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r w:rsidRPr="00DF52A9">
-        <w:t>Mail: North Carolina Department of Insurance, Financial Oversight &amp; Special Entities Division, 1203 Mail Service Center, Raleigh, NC 27699-1203</w:t>
+        <w:t>Mail: North Carolina Department of Insurance, Special Entities Division, 1203 Mail Service Center, Raleigh, NC 27699-1203</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DBCDB4B" w14:textId="77777777" w:rsidR="00A76C7F" w:rsidRDefault="002A6DF2" w:rsidP="00A76C7F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r w:rsidRPr="00DF52A9">
         <w:t xml:space="preserve">Overnight Delivery: 3200 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DF52A9">
         <w:t>Beechleaf</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DF52A9">
         <w:t xml:space="preserve"> Court, Raleigh, NC 27604</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A8508C5" w14:textId="77C0B226" w:rsidR="00A76C7F" w:rsidRPr="00DF52A9" w:rsidRDefault="00A76C7F" w:rsidP="0027694F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -455,61 +455,69 @@
       <w:bookmarkStart w:id="1" w:name="_Hlk218859532"/>
       <w:bookmarkStart w:id="2" w:name="_Hlk218859468"/>
       <w:r w:rsidR="00AC7B49" w:rsidRPr="00AC7B49">
         <w:t>{ProviderID}_{</w:t>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="_Hlk218859625"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="00AC7B49" w:rsidRPr="00AC7B49">
         <w:t>CommunityID</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidR="00AC7B49" w:rsidRPr="00AC7B49">
         <w:t>}</w:t>
       </w:r>
       <w:r w:rsidR="00AC7B49">
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidR="00FF2A95">
         <w:t>AnnSupp</w:t>
       </w:r>
       <w:r w:rsidR="00AC7B49" w:rsidRPr="00AC7B49">
         <w:t>_{YYYYMMDD}</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidR="00FF2A95" w:rsidRPr="0078250B">
-        <w:t>.pdf</w:t>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00FF2A95" w:rsidRPr="0078250B">
+        <w:t>pdf</w:t>
       </w:r>
       <w:r w:rsidR="00FF2A95">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF52A9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="00DF52A9">
-        <w:t xml:space="preserve">to </w:t>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DF52A9">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="00DF52A9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>SpecialEntitiesSubmissions@ncdoi.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DF52A9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D8EB0BF" w14:textId="393896F7" w:rsidR="00FF2A95" w:rsidRDefault="00FF2A95" w:rsidP="00FF2A95">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t>Email the Annual Disclosure Statement including all exhibits and attachments in a single PDF File</w:t>
       </w:r>
       <w:r w:rsidR="00A76C7F">
@@ -2185,58 +2193,66 @@
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00DF52A9">
             <w:rPr>
               <w:rFonts w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00D75E5D">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF52A9">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Yes (explain)</w:t>
+        <w:t>Yes (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DF52A9">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>explain)</w:t>
       </w:r>
       <w:r w:rsidR="0076157C" w:rsidRPr="00DF52A9">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00DF52A9">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
           </w:rPr>
           <w:id w:val="-194315364"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00DF52A9">
             <w:rPr>
               <w:rFonts w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
             </w:rPr>
             <w:t>☐</w:t>
@@ -2298,51 +2314,65 @@
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00DF52A9">
         <w:t>Operating Reserve Requirement:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F6C8263" w14:textId="07A0A5DA" w:rsidR="00A84554" w:rsidRPr="00867F65" w:rsidRDefault="00FC1D7F" w:rsidP="00867F65">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Hlk218860004"/>
       <w:r w:rsidRPr="00867F65">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>After a facility opens, the provider must maintain an operating reserve</w:t>
       </w:r>
       <w:r w:rsidR="00693E06" w:rsidRPr="00867F65">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> that meets the requirements of  G.S. 58-64A-2</w:t>
+        <w:t xml:space="preserve"> that meets the requirements </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00693E06" w:rsidRPr="00867F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>of  G.S.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00693E06" w:rsidRPr="00867F65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 58-64A-2</w:t>
       </w:r>
       <w:r w:rsidR="00FA3710" w:rsidRPr="00867F65">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>45</w:t>
       </w:r>
       <w:r w:rsidRPr="00867F65">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:p w14:paraId="7ECAA0D0" w14:textId="57436494" w:rsidR="009D13D5" w:rsidRPr="00DF52A9" w:rsidRDefault="00F33CB7" w:rsidP="0027694F">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00DF52A9">
@@ -2362,51 +2392,59 @@
       <w:tr w:rsidR="004E00F8" w14:paraId="1B6FABE9" w14:textId="77777777" w:rsidTr="00314EAB">
         <w:trPr>
           <w:trHeight w:val="586"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7645" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="483C1B44" w14:textId="190D8B69" w:rsidR="009D13D5" w:rsidRDefault="009D13D5" w:rsidP="0027694F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="009D13D5">
-              <w:t>Total operating expenses of the first year of the five-year prospective financial statements:</w:t>
+              <w:t xml:space="preserve">Total operating expenses </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="009D13D5">
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="009D13D5">
+              <w:t xml:space="preserve"> the first year of the five-year prospective financial statements:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="1550804017"/>
             <w:placeholder>
               <w:docPart w:val="E98881EFBC794F8D8CA1409E24E768EB"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3145" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="nil"/>
                   <w:left w:val="nil"/>
                   <w:bottom w:val="nil"/>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="44EEE262" w14:textId="6F45C7C3" w:rsidR="009D13D5" w:rsidRDefault="00A33993" w:rsidP="0008765D">
                 <w:pPr>
@@ -2881,51 +2919,51 @@
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="009D13D5">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Times – Occupancy Factor*:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3145" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="07E6B18B" w14:textId="6FC972C2" w:rsidR="009D13D5" w:rsidRDefault="004B37C1" w:rsidP="0008765D">
+          <w:p w14:paraId="07E6B18B" w14:textId="6FC972C2" w:rsidR="009D13D5" w:rsidRDefault="00AF6A3E" w:rsidP="0008765D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="437" w:right="1229"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1429798673"/>
                 <w:placeholder>
                   <w:docPart w:val="0C529CF87CF0432AA68180A13CE69634"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A33993">
                   <w:t>____________</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004E00F8" w14:paraId="3644471C" w14:textId="77777777" w:rsidTr="00314EAB">
         <w:trPr>
@@ -3733,51 +3771,65 @@
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Do you have no </w:t>
       </w:r>
       <w:r w:rsidR="00740F54">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>long-term</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> debt or a debt service coverage ratio in excess of 2 as of the most recent fiscal year-end?   </w:t>
+        <w:t xml:space="preserve"> debt or a debt service coverage ratio </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>in excess of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2 as of the most recent fiscal year-end?   </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Times New Roman"/>
           </w:rPr>
           <w:id w:val="-2084287933"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00740F54">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00740F54">
         <w:rPr>
@@ -4064,51 +4116,65 @@
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001040F4">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Occupancy Factor based on the </w:t>
       </w:r>
       <w:r w:rsidR="00873395">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>12-month</w:t>
       </w:r>
       <w:r w:rsidR="001040F4">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> daily average  IL Occupancy Rate</w:t>
+        <w:t xml:space="preserve"> daily </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001040F4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>average  IL</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001040F4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Occupancy Rate</w:t>
       </w:r>
       <w:r w:rsidR="002A113E">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00DF0BAC">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Times New Roman"/>
           </w:rPr>
           <w:id w:val="-583076229"/>
           <w:placeholder>
             <w:docPart w:val="33A929C592E74EC7A62135AE03CEA90A"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr/>
@@ -5069,108 +5135,118 @@
     </w:p>
     <w:p w14:paraId="235BA766" w14:textId="1BE466F8" w:rsidR="00C02402" w:rsidRPr="00DF52A9" w:rsidRDefault="00C02402">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF52A9">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="49CD6C77" w14:textId="398E0C19" w:rsidR="00C02402" w:rsidRPr="00DF52A9" w:rsidRDefault="00935747" w:rsidP="00935747">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Part 4:  </w:t>
+        <w:t>Part 4</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t xml:space="preserve">:  </w:t>
       </w:r>
       <w:r w:rsidR="00C02402" w:rsidRPr="00DF52A9">
-        <w:t>Certification of filing</w:t>
+        <w:t>Certification</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00C02402" w:rsidRPr="00DF52A9">
+        <w:t xml:space="preserve"> of filing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="678734AB" w14:textId="5E7DFE8A" w:rsidR="006E10A8" w:rsidRPr="00DF52A9" w:rsidRDefault="006E10A8" w:rsidP="006E10A8">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00DF52A9">
         <w:t xml:space="preserve">Under penalties of perjury, I certify that I have reviewed this </w:t>
       </w:r>
       <w:r w:rsidR="0012547F" w:rsidRPr="00DF52A9">
         <w:t>Annual Disclosure Statement Filing Supplement</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF52A9">
         <w:t>, and that to the best of my knowledge and belief, the items submitted are true, correct, and complete, in accordance with G.S. 58-64A-</w:t>
       </w:r>
       <w:r w:rsidR="00723F29">
         <w:t>270</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF52A9">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="755E95D8" w14:textId="77777777" w:rsidR="006E10A8" w:rsidRPr="00DF52A9" w:rsidRDefault="006E10A8" w:rsidP="006E10A8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF52A9">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>I am a duly authorized officer, principal, general partner, or trustee of the Provider, and I am authorized to execute this filing on behalf of the Provider.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="155FB006" w14:textId="5C579983" w:rsidR="006E10A8" w:rsidRPr="00DF52A9" w:rsidRDefault="006E10A8" w:rsidP="006E10A8">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="840" w:line="480" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00DF52A9">
         <w:t>Signature: __________________________________________________</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00DF52A9">
         <w:tab/>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00E24DB0">
         <w:t>Certification</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00DF52A9">
         <w:t xml:space="preserve"> Date:  </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="SignatureDate"/>
           <w:tag w:val="SignatureDate"/>
           <w:id w:val="-1926568810"/>
           <w:placeholder>
             <w:docPart w:val="0419F16CFAE1426A8D9AE23BF405CF2C"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00DF52A9">
             <w:t>MM/DD/YYYY</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="12F0963F" w14:textId="77777777" w:rsidR="006E10A8" w:rsidRPr="00DF52A9" w:rsidRDefault="006E10A8" w:rsidP="006E10A8">
       <w:pPr>
         <w:keepNext/>
@@ -5252,60 +5328,60 @@
             <w:rPr>
               <w:rFonts w:cs="Times New Roman"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>Type title or role</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="26025FA8" w14:textId="77777777" w:rsidR="00C02402" w:rsidRPr="00C02402" w:rsidRDefault="00C02402" w:rsidP="00C02402"/>
     <w:sectPr w:rsidR="00C02402" w:rsidRPr="00C02402" w:rsidSect="0078250B">
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4DAB28D5" w14:textId="77777777" w:rsidR="00267ED6" w:rsidRDefault="00267ED6" w:rsidP="00267ED6">
+    <w:p w14:paraId="63C0E405" w14:textId="77777777" w:rsidR="00AF6A3E" w:rsidRDefault="00AF6A3E" w:rsidP="00267ED6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="29F62301" w14:textId="77777777" w:rsidR="00267ED6" w:rsidRDefault="00267ED6" w:rsidP="00267ED6">
+    <w:p w14:paraId="4FE8FA46" w14:textId="77777777" w:rsidR="00AF6A3E" w:rsidRDefault="00AF6A3E" w:rsidP="00267ED6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -5331,51 +5407,51 @@
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6A7D71F3" w14:textId="5F851F4C" w:rsidR="0067042A" w:rsidRDefault="0067042A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
@@ -5389,121 +5465,121 @@
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r>
       <w:t>CCRC-</w:t>
     </w:r>
     <w:r w:rsidR="00723F29">
       <w:t>0</w:t>
     </w:r>
     <w:r w:rsidR="002A6DF2">
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> (2/2</w:t>
     </w:r>
     <w:r w:rsidR="00575596">
       <w:t>6</w:t>
     </w:r>
     <w:r>
       <w:t>)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7F8A9DDF" w14:textId="604F6EC5" w:rsidR="00723F29" w:rsidRDefault="00723F29" w:rsidP="00723F29">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r>
       <w:t>CCRC-02 (2/2</w:t>
     </w:r>
     <w:r w:rsidR="00575596">
       <w:t>6</w:t>
     </w:r>
     <w:r>
       <w:t>)</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="0D2B9620" w14:textId="4B61BC88" w:rsidR="0078250B" w:rsidRPr="00723F29" w:rsidRDefault="0078250B" w:rsidP="00723F29">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="30ED3FDA" w14:textId="77777777" w:rsidR="00267ED6" w:rsidRDefault="00267ED6" w:rsidP="00267ED6">
+    <w:p w14:paraId="104BCD5C" w14:textId="77777777" w:rsidR="00AF6A3E" w:rsidRDefault="00AF6A3E" w:rsidP="00267ED6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="51C4E4DD" w14:textId="77777777" w:rsidR="00267ED6" w:rsidRDefault="00267ED6" w:rsidP="00267ED6">
+    <w:p w14:paraId="16CB6D76" w14:textId="77777777" w:rsidR="00AF6A3E" w:rsidRDefault="00AF6A3E" w:rsidP="00267ED6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4289076F" w14:textId="3EBA7B2E" w:rsidR="00137EB9" w:rsidRDefault="00CB602D" w:rsidP="00E7378E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="left" w:pos="7125"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13145A99" wp14:editId="24FB3C0E">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>-23495</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-457200</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7774305" cy="10057130"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
@@ -5537,51 +5613,51 @@
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00137EB9">
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="EF3EBDA6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="070B4ECB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0B5079E2"/>
@@ -6642,56 +6718,56 @@
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="720861429">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="2031029396">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1159033450">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="386225211">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="719323928">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="11"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="sPThB+2d850bYu5AXP14JEPjglq/8KHV+J+PIdfSD5J+MrUB/vpIW0wU8f73JZ6DwKZ37YnoBO5ynl+gE4TdvA==" w:salt="FneaIvEZs2jL//24zgPk6w=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="oVHjMrlBxnle2649J0dLZlcl+KiDp4yPRMrnsGzexPgKCPXDKokyhzjfYMKs9Df+B6DWulbPg0EwAwB5c//3jQ==" w:salt="qZyi2LbrYb2Z3ARAyVCHJw=="/>
   <w:defaultTabStop w:val="360"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="88065"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00267ED6"/>
     <w:rsid w:val="00016B90"/>
     <w:rsid w:val="000217DB"/>
     <w:rsid w:val="00022761"/>
     <w:rsid w:val="00025EDF"/>
     <w:rsid w:val="000307DB"/>
     <w:rsid w:val="00040407"/>
@@ -6715,107 +6791,110 @@
     <w:rsid w:val="001800B2"/>
     <w:rsid w:val="00194A33"/>
     <w:rsid w:val="001A7E79"/>
     <w:rsid w:val="001B040C"/>
     <w:rsid w:val="001C44F6"/>
     <w:rsid w:val="001C6F04"/>
     <w:rsid w:val="001D3F8E"/>
     <w:rsid w:val="001F5F4F"/>
     <w:rsid w:val="00227277"/>
     <w:rsid w:val="002276E1"/>
     <w:rsid w:val="00241BEF"/>
     <w:rsid w:val="00243D3E"/>
     <w:rsid w:val="00246A2D"/>
     <w:rsid w:val="00246E6B"/>
     <w:rsid w:val="00251C31"/>
     <w:rsid w:val="00267ED6"/>
     <w:rsid w:val="002707FB"/>
     <w:rsid w:val="0027694F"/>
     <w:rsid w:val="00281ED9"/>
     <w:rsid w:val="0028283E"/>
     <w:rsid w:val="002A113E"/>
     <w:rsid w:val="002A6DF2"/>
     <w:rsid w:val="002D54EB"/>
     <w:rsid w:val="002E1271"/>
     <w:rsid w:val="002E6116"/>
+    <w:rsid w:val="002F3558"/>
     <w:rsid w:val="002F4DD5"/>
     <w:rsid w:val="00302296"/>
     <w:rsid w:val="0030325A"/>
     <w:rsid w:val="0030458D"/>
     <w:rsid w:val="00314EAB"/>
     <w:rsid w:val="00317337"/>
     <w:rsid w:val="00344320"/>
     <w:rsid w:val="003464CA"/>
     <w:rsid w:val="00350122"/>
-    <w:rsid w:val="00380A1F"/>
     <w:rsid w:val="00386FEA"/>
     <w:rsid w:val="003A24A2"/>
+    <w:rsid w:val="003B680C"/>
     <w:rsid w:val="003B6D77"/>
     <w:rsid w:val="003D297C"/>
     <w:rsid w:val="004138F0"/>
     <w:rsid w:val="004144E6"/>
     <w:rsid w:val="004166CC"/>
     <w:rsid w:val="004225B0"/>
     <w:rsid w:val="00424797"/>
     <w:rsid w:val="00425F74"/>
     <w:rsid w:val="00434E61"/>
     <w:rsid w:val="004363BA"/>
     <w:rsid w:val="004409BD"/>
     <w:rsid w:val="0044404C"/>
     <w:rsid w:val="00470B6B"/>
     <w:rsid w:val="00497743"/>
-    <w:rsid w:val="004B37C1"/>
     <w:rsid w:val="004B4DDC"/>
     <w:rsid w:val="004C0259"/>
     <w:rsid w:val="004C329B"/>
     <w:rsid w:val="004C605D"/>
     <w:rsid w:val="004E00F8"/>
     <w:rsid w:val="004E0415"/>
     <w:rsid w:val="00507ED9"/>
     <w:rsid w:val="005150AA"/>
     <w:rsid w:val="0053726C"/>
     <w:rsid w:val="005577C2"/>
     <w:rsid w:val="00575596"/>
     <w:rsid w:val="005825C8"/>
     <w:rsid w:val="005976D0"/>
     <w:rsid w:val="005A19EE"/>
     <w:rsid w:val="005A4AEB"/>
     <w:rsid w:val="005A4D8F"/>
     <w:rsid w:val="005B0306"/>
     <w:rsid w:val="005B74FC"/>
+    <w:rsid w:val="005D58A9"/>
     <w:rsid w:val="005E2B88"/>
     <w:rsid w:val="0060655A"/>
     <w:rsid w:val="00606AB7"/>
     <w:rsid w:val="0064613F"/>
     <w:rsid w:val="00651A1D"/>
     <w:rsid w:val="00653539"/>
     <w:rsid w:val="00663244"/>
     <w:rsid w:val="0067042A"/>
     <w:rsid w:val="00684733"/>
     <w:rsid w:val="00693E06"/>
     <w:rsid w:val="006B4003"/>
     <w:rsid w:val="006B5BE0"/>
+    <w:rsid w:val="006C0A9A"/>
+    <w:rsid w:val="006C39C7"/>
     <w:rsid w:val="006D7725"/>
     <w:rsid w:val="006E10A8"/>
     <w:rsid w:val="007005AA"/>
     <w:rsid w:val="00703FEA"/>
     <w:rsid w:val="00723F29"/>
     <w:rsid w:val="00737AD0"/>
     <w:rsid w:val="00740F54"/>
     <w:rsid w:val="00757D03"/>
     <w:rsid w:val="0076157C"/>
     <w:rsid w:val="007775BD"/>
     <w:rsid w:val="007807BB"/>
     <w:rsid w:val="0078250B"/>
     <w:rsid w:val="00786E39"/>
     <w:rsid w:val="00790B02"/>
     <w:rsid w:val="007A75DD"/>
     <w:rsid w:val="007B1A3A"/>
     <w:rsid w:val="007C28C8"/>
     <w:rsid w:val="007D0C14"/>
     <w:rsid w:val="0080169F"/>
     <w:rsid w:val="0080313C"/>
     <w:rsid w:val="00805307"/>
     <w:rsid w:val="00826272"/>
     <w:rsid w:val="00867F65"/>
     <w:rsid w:val="00870261"/>
     <w:rsid w:val="00873395"/>
@@ -6845,50 +6924,51 @@
     <w:rsid w:val="009F3E32"/>
     <w:rsid w:val="009F6A98"/>
     <w:rsid w:val="009F7714"/>
     <w:rsid w:val="00A07A9F"/>
     <w:rsid w:val="00A15E5C"/>
     <w:rsid w:val="00A2112E"/>
     <w:rsid w:val="00A216BC"/>
     <w:rsid w:val="00A33315"/>
     <w:rsid w:val="00A33993"/>
     <w:rsid w:val="00A41FEB"/>
     <w:rsid w:val="00A44E16"/>
     <w:rsid w:val="00A4530A"/>
     <w:rsid w:val="00A51218"/>
     <w:rsid w:val="00A57A6B"/>
     <w:rsid w:val="00A63DEF"/>
     <w:rsid w:val="00A63F9A"/>
     <w:rsid w:val="00A70A41"/>
     <w:rsid w:val="00A76C7F"/>
     <w:rsid w:val="00A84554"/>
     <w:rsid w:val="00AA299C"/>
     <w:rsid w:val="00AC1AE7"/>
     <w:rsid w:val="00AC7B49"/>
     <w:rsid w:val="00AE09E5"/>
     <w:rsid w:val="00AF1967"/>
     <w:rsid w:val="00AF28A8"/>
+    <w:rsid w:val="00AF6A3E"/>
     <w:rsid w:val="00B01594"/>
     <w:rsid w:val="00B059D9"/>
     <w:rsid w:val="00B22D58"/>
     <w:rsid w:val="00B30317"/>
     <w:rsid w:val="00B3607B"/>
     <w:rsid w:val="00B368AB"/>
     <w:rsid w:val="00B50784"/>
     <w:rsid w:val="00B51F67"/>
     <w:rsid w:val="00B53496"/>
     <w:rsid w:val="00B75C87"/>
     <w:rsid w:val="00B93B6F"/>
     <w:rsid w:val="00BC0D17"/>
     <w:rsid w:val="00BC3D9C"/>
     <w:rsid w:val="00BD7540"/>
     <w:rsid w:val="00C02402"/>
     <w:rsid w:val="00C02CF9"/>
     <w:rsid w:val="00C47143"/>
     <w:rsid w:val="00C52F50"/>
     <w:rsid w:val="00C53ED9"/>
     <w:rsid w:val="00C565B4"/>
     <w:rsid w:val="00C62D72"/>
     <w:rsid w:val="00C96AF6"/>
     <w:rsid w:val="00CA51E2"/>
     <w:rsid w:val="00CB602D"/>
     <w:rsid w:val="00CD5538"/>
@@ -6945,53 +7025,53 @@
     <w:rsid w:val="00FB6EFF"/>
     <w:rsid w:val="00FC1D7F"/>
     <w:rsid w:val="00FE0E89"/>
     <w:rsid w:val="00FE7F53"/>
     <w:rsid w:val="00FF1EF8"/>
     <w:rsid w:val="00FF2A95"/>
     <w:rsid w:val="00FF6814"/>
     <w:rsid w:val="00FF787B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="88065"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="352971F3"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{7A1843CB-1DE5-4628-9F2F-71DCF8530F30}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
@@ -8940,51 +9020,51 @@
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SpecialEntitiesSubmissions@ncdoi.gov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SpecialEntitiesSubmissions@ncdoi.gov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="3986CE0821AE4D8CBBF0029185988F42"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{864AC4E6-64E2-4AAE-BC47-622E2C150171}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="008335B1" w:rsidRDefault="004F6B51" w:rsidP="004F6B51">
           <w:pPr>
             <w:pStyle w:val="3986CE0821AE4D8CBBF0029185988F42"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
@@ -10435,70 +10515,73 @@
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00100089"/>
     <w:rsid w:val="00100089"/>
     <w:rsid w:val="001060E8"/>
     <w:rsid w:val="00146B48"/>
     <w:rsid w:val="001902FC"/>
     <w:rsid w:val="001C44F6"/>
     <w:rsid w:val="001D32A7"/>
     <w:rsid w:val="001F5F4F"/>
     <w:rsid w:val="00242153"/>
     <w:rsid w:val="00251C31"/>
     <w:rsid w:val="0025344F"/>
     <w:rsid w:val="00344320"/>
     <w:rsid w:val="003464CA"/>
-    <w:rsid w:val="00380A1F"/>
+    <w:rsid w:val="003B680C"/>
     <w:rsid w:val="003D297C"/>
     <w:rsid w:val="00434E61"/>
     <w:rsid w:val="004B4DDC"/>
     <w:rsid w:val="004C0259"/>
     <w:rsid w:val="004F6B51"/>
+    <w:rsid w:val="005D58A9"/>
     <w:rsid w:val="005F6C42"/>
     <w:rsid w:val="00770EB5"/>
     <w:rsid w:val="007B1A3A"/>
     <w:rsid w:val="0080313C"/>
     <w:rsid w:val="008335B1"/>
     <w:rsid w:val="00875592"/>
     <w:rsid w:val="00877D69"/>
     <w:rsid w:val="00970AAF"/>
     <w:rsid w:val="00972973"/>
     <w:rsid w:val="009F6A98"/>
     <w:rsid w:val="00A07A9F"/>
+    <w:rsid w:val="00A366A7"/>
     <w:rsid w:val="00B93B6F"/>
     <w:rsid w:val="00CB3F9A"/>
     <w:rsid w:val="00CD5538"/>
+    <w:rsid w:val="00D01D6F"/>
     <w:rsid w:val="00D12175"/>
     <w:rsid w:val="00D8409F"/>
     <w:rsid w:val="00D92DB9"/>
     <w:rsid w:val="00D9450F"/>
     <w:rsid w:val="00DA5315"/>
     <w:rsid w:val="00E10FF0"/>
     <w:rsid w:val="00EE77C2"/>
     <w:rsid w:val="00F314CA"/>
     <w:rsid w:val="00F33B5B"/>
     <w:rsid w:val="00F3632D"/>
     <w:rsid w:val="00FB6EFF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -11742,69 +11825,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3AC93C1E-91FD-4D96-8184-3C461011AC0D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>928</Words>
-  <Characters>5345</Characters>
+  <Words>1010</Words>
+  <Characters>5758</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>203</Lines>
-  <Paragraphs>123</Paragraphs>
+  <Lines>47</Lines>
+  <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>PERMIT TO ACCEPT DEPOSITS CCRC LICENSE APPLICATION STEP 3</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6500</CharactersWithSpaces>
+  <CharactersWithSpaces>6755</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>PERMIT TO ACCEPT DEPOSITS CCRC LICENSE APPLICATION STEP 3</dc:title>
   <dc:subject/>
   <dc:creator>Tripp, Trisha</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>