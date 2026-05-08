--- v2 (2026-03-07)
+++ v3 (2026-05-08)
@@ -102,100 +102,103 @@
       <w:r w:rsidR="00804874" w:rsidRPr="00C82DA0">
         <w:rPr>
           <w:color w:val="002B5C"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00E42F99" w:rsidRPr="00C82DA0">
         <w:rPr>
           <w:color w:val="002B5C"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="00804874" w:rsidRPr="00C82DA0">
         <w:rPr>
           <w:color w:val="002B5C"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00C82DA0">
         <w:rPr>
           <w:color w:val="002B5C"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EA49CD1" w14:textId="2F0AF372" w:rsidR="000B2D8C" w:rsidRPr="000B2D8C" w:rsidRDefault="000B2D8C" w:rsidP="000B2D8C">
+    <w:p w14:paraId="1EA49CD1" w14:textId="733C3F27" w:rsidR="000B2D8C" w:rsidRPr="000B2D8C" w:rsidRDefault="000B2D8C" w:rsidP="000B2D8C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="360"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="002B5C"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="002B5C"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">For the Quarter Ended </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b/>
             <w:bCs/>
             <w:color w:val="002B5C"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
-          <w:id w:val="1066838474"/>
+          <w:id w:val="669294033"/>
           <w:placeholder>
-            <w:docPart w:val="C6371EA2241C412B8F11C85969802CAA"/>
+            <w:docPart w:val="7E5B4F93087443278567A4FD92145378"/>
           </w:placeholder>
           <w:showingPlcHdr/>
-          <w:dropDownList>
-[...1 lines deleted...]
-          </w:dropDownList>
+          <w:date>
+            <w:dateFormat w:val="M/d/yyyy"/>
+            <w:lid w:val="en-US"/>
+            <w:storeMappedDataAs w:val="dateTime"/>
+            <w:calendar w:val="gregorian"/>
+          </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidR="002456F2" w:rsidRPr="002E61BE">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
-            <w:t>____________</w:t>
+            <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="50468225" w14:textId="7B664CFE" w:rsidR="006D7725" w:rsidRPr="00C82DA0" w:rsidRDefault="00ED5E6B" w:rsidP="00606AB7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="360"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="002B5C"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C82DA0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="002B5C"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -615,51 +618,50 @@
       <w:pPr>
         <w:spacing w:before="240" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3BCFF9E9" w14:textId="77777777" w:rsidR="00804874" w:rsidRPr="00C82DA0" w:rsidRDefault="00804874" w:rsidP="00113523">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C82DA0">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Exhibit 3 – Explanation of Changes</w:t>
       </w:r>
       <w:r w:rsidRPr="00C82DA0">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Notification of the following changes:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34B330CB" w14:textId="77777777" w:rsidR="00804874" w:rsidRPr="00C82DA0" w:rsidRDefault="00804874" w:rsidP="00113523">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C82DA0">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Any change in the provider’s or controlling person’s:</w:t>
@@ -1447,53 +1449,53 @@
               <w:listItem w:displayText="OH" w:value="OH"/>
               <w:listItem w:displayText="OK" w:value="OK"/>
               <w:listItem w:displayText="OR" w:value="OR"/>
               <w:listItem w:displayText="PA" w:value="PA"/>
               <w:listItem w:displayText="PR" w:value="PR"/>
               <w:listItem w:displayText="RI" w:value="RI"/>
               <w:listItem w:displayText="SC" w:value="SC"/>
               <w:listItem w:displayText="SD" w:value="SD"/>
               <w:listItem w:displayText="TN" w:value="TN"/>
               <w:listItem w:displayText="TX" w:value="TX"/>
               <w:listItem w:displayText="UT" w:value="UT"/>
               <w:listItem w:displayText="VA" w:value="VA"/>
               <w:listItem w:displayText="VT" w:value="VT"/>
               <w:listItem w:displayText="WA" w:value="WA"/>
               <w:listItem w:displayText="WI" w:value="WI"/>
               <w:listItem w:displayText="WV" w:value="WV"/>
               <w:listItem w:displayText="WY" w:value="WY"/>
             </w:comboBox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3362" w:type="pct"/>
               </w:tcPr>
-              <w:p w14:paraId="1EA538FE" w14:textId="5A2FCA39" w:rsidR="003A24A2" w:rsidRPr="00C82DA0" w:rsidRDefault="00092C8A" w:rsidP="003A24A2">
+              <w:p w14:paraId="1EA538FE" w14:textId="437F1F51" w:rsidR="003A24A2" w:rsidRPr="00C82DA0" w:rsidRDefault="00407BE4" w:rsidP="003A24A2">
                 <w:r>
-                  <w:t xml:space="preserve"> </w:t>
+                  <w:t xml:space="preserve">    </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="003A24A2" w:rsidRPr="00C82DA0" w14:paraId="551E0AF4" w14:textId="77777777" w:rsidTr="00137EB9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1638" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="40765EA6" w14:textId="796F3B41" w:rsidR="003A24A2" w:rsidRPr="00C82DA0" w:rsidRDefault="003A24A2" w:rsidP="003A24A2">
             <w:r w:rsidRPr="00C82DA0">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Zip Code</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1976,51 +1978,51 @@
                   <w:rPr>
                     <w:rFonts w:eastAsia="MS Gothic"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:alias w:val="Note2"/>
             <w:tag w:val="Note2"/>
             <w:id w:val="-1698699480"/>
             <w:placeholder>
               <w:docPart w:val="5F7F6E2890A5488A922949D985C1A726"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1709" w:type="pct"/>
               </w:tcPr>
-              <w:p w14:paraId="5C5D1552" w14:textId="0A502EFB" w:rsidR="00CA51E2" w:rsidRPr="00C82DA0" w:rsidRDefault="00751FED" w:rsidP="002F0B97">
+              <w:p w14:paraId="5C5D1552" w14:textId="246DCB3A" w:rsidR="00CA51E2" w:rsidRPr="00C82DA0" w:rsidRDefault="00407BE4" w:rsidP="002F0B97">
                 <w:r>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00CA51E2" w:rsidRPr="00C82DA0" w14:paraId="762EE42A" w14:textId="77777777" w:rsidTr="003252D5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2564" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1946DCA9" w14:textId="04B06027" w:rsidR="00CA51E2" w:rsidRPr="00C82DA0" w:rsidRDefault="005E2B88" w:rsidP="000C74E7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="7"/>
             </w:pPr>
             <w:r w:rsidRPr="00C82DA0">
               <w:t>Have any entrance fee refunds become more than 30 days contractually past due?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
@@ -2069,51 +2071,51 @@
                   <w:rPr>
                     <w:rFonts w:eastAsia="MS Gothic"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:alias w:val="Note3"/>
             <w:tag w:val="Note3"/>
             <w:id w:val="-1626914291"/>
             <w:placeholder>
               <w:docPart w:val="5F7F6E2890A5488A922949D985C1A726"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1709" w:type="pct"/>
               </w:tcPr>
-              <w:p w14:paraId="18B1C067" w14:textId="0FBBE424" w:rsidR="00CA51E2" w:rsidRPr="00C82DA0" w:rsidRDefault="00751FED" w:rsidP="002F0B97">
+              <w:p w14:paraId="18B1C067" w14:textId="41339118" w:rsidR="00CA51E2" w:rsidRPr="00C82DA0" w:rsidRDefault="00407BE4" w:rsidP="002F0B97">
                 <w:r>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00DF52A9" w:rsidRPr="00C82DA0" w14:paraId="62082ACE" w14:textId="77777777" w:rsidTr="003252D5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2564" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7FF41AA9" w14:textId="4F93E600" w:rsidR="00CA51E2" w:rsidRPr="00C82DA0" w:rsidRDefault="005E2B88" w:rsidP="000C74E7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="7"/>
             </w:pPr>
             <w:r w:rsidRPr="00C82DA0">
               <w:t>Has the provider planned to reduce any type of living unit by 20% or more?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
@@ -2629,50 +2631,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C82DA0">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Has there been any change in the provider’s or the provider’s controlling person’s:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="329A5EC8" w14:textId="77777777" w:rsidR="003252D5" w:rsidRPr="00C82DA0" w:rsidRDefault="003252D5" w:rsidP="00113523">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C82DA0">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Board of directors or other governing body?</w:t>
       </w:r>
       <w:r w:rsidRPr="00C82DA0">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C82DA0">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
           </w:rPr>
           <w:id w:val="1090203209"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
@@ -7303,57 +7306,57 @@
   </w:num>
   <w:num w:numId="7" w16cid:durableId="720861429">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="656108603">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1465544403">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="524290248">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1159033450">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="386225211">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="12"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="150"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="JLOHIqeQt9v+fFTVboyQNIxyOqL/QrTM7WXdVGlskNrXAtD5pCQ3Mrm5hc2Oa7MIeK9dFSGRwFmt8OqvkiEDvQ==" w:salt="smgHIEF9iG9Hi2jGZHrOgg=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="SVd1T2e4uOomOHy/IZ1RCLW8TmW5Zn2Ksx00qxwEgxHqsJXu6rvFthEcUtKkQqCSSNHUcaMgXGJB2dX1XIJ7Uw==" w:salt="MceE7c7mpq25KkSRDWZIkQ=="/>
   <w:defaultTabStop w:val="360"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="102401"/>
+    <o:shapedefaults v:ext="edit" spidmax="106497"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00267ED6"/>
     <w:rsid w:val="00005DFF"/>
     <w:rsid w:val="00016B90"/>
     <w:rsid w:val="000217DB"/>
     <w:rsid w:val="00022761"/>
     <w:rsid w:val="00040407"/>
     <w:rsid w:val="0004125A"/>
@@ -7371,232 +7374,236 @@
     <w:rsid w:val="00103404"/>
     <w:rsid w:val="00104FBD"/>
     <w:rsid w:val="001060E8"/>
     <w:rsid w:val="0010766F"/>
     <w:rsid w:val="00113523"/>
     <w:rsid w:val="0012547F"/>
     <w:rsid w:val="00137EB9"/>
     <w:rsid w:val="00143E88"/>
     <w:rsid w:val="00146B48"/>
     <w:rsid w:val="0015448E"/>
     <w:rsid w:val="0015734C"/>
     <w:rsid w:val="00173120"/>
     <w:rsid w:val="00174C46"/>
     <w:rsid w:val="001800B2"/>
     <w:rsid w:val="00194A33"/>
     <w:rsid w:val="001A7E79"/>
     <w:rsid w:val="001B040C"/>
     <w:rsid w:val="001C6F04"/>
     <w:rsid w:val="001D3F8E"/>
     <w:rsid w:val="001F5F4F"/>
     <w:rsid w:val="00215C82"/>
     <w:rsid w:val="00222369"/>
     <w:rsid w:val="002276E1"/>
     <w:rsid w:val="00241BEF"/>
     <w:rsid w:val="00243D3E"/>
+    <w:rsid w:val="002456F2"/>
     <w:rsid w:val="00246E6B"/>
     <w:rsid w:val="0024773E"/>
     <w:rsid w:val="00251382"/>
     <w:rsid w:val="00251C31"/>
     <w:rsid w:val="00267ED6"/>
     <w:rsid w:val="002760FB"/>
     <w:rsid w:val="00281ED9"/>
     <w:rsid w:val="002A6DF2"/>
     <w:rsid w:val="002C4F88"/>
     <w:rsid w:val="002D130E"/>
     <w:rsid w:val="002D180B"/>
     <w:rsid w:val="002D54EB"/>
     <w:rsid w:val="002E1271"/>
     <w:rsid w:val="002F4DD5"/>
     <w:rsid w:val="00302296"/>
     <w:rsid w:val="0030325A"/>
     <w:rsid w:val="0030458D"/>
     <w:rsid w:val="00305262"/>
     <w:rsid w:val="00313470"/>
     <w:rsid w:val="00317337"/>
     <w:rsid w:val="003252D5"/>
     <w:rsid w:val="00325B57"/>
     <w:rsid w:val="00334A20"/>
     <w:rsid w:val="00344320"/>
     <w:rsid w:val="00347A93"/>
     <w:rsid w:val="00386FEA"/>
     <w:rsid w:val="003A24A2"/>
     <w:rsid w:val="003D297C"/>
     <w:rsid w:val="003D37A4"/>
     <w:rsid w:val="003E7057"/>
     <w:rsid w:val="004040B6"/>
+    <w:rsid w:val="00407BE4"/>
     <w:rsid w:val="004138F0"/>
     <w:rsid w:val="004144E6"/>
     <w:rsid w:val="004166CC"/>
     <w:rsid w:val="004225B0"/>
     <w:rsid w:val="00424797"/>
     <w:rsid w:val="004308C2"/>
     <w:rsid w:val="00432B48"/>
     <w:rsid w:val="0043318D"/>
     <w:rsid w:val="004363BA"/>
     <w:rsid w:val="004409BD"/>
     <w:rsid w:val="0044404C"/>
     <w:rsid w:val="00452091"/>
     <w:rsid w:val="004743F5"/>
     <w:rsid w:val="004B4DDC"/>
     <w:rsid w:val="004C0259"/>
     <w:rsid w:val="004C329B"/>
     <w:rsid w:val="004C605D"/>
     <w:rsid w:val="004E0415"/>
     <w:rsid w:val="004E4C66"/>
     <w:rsid w:val="004F066B"/>
     <w:rsid w:val="00507ED9"/>
     <w:rsid w:val="005150AA"/>
     <w:rsid w:val="00536C1C"/>
     <w:rsid w:val="0053726C"/>
     <w:rsid w:val="00540A32"/>
     <w:rsid w:val="00555C5B"/>
     <w:rsid w:val="005577C2"/>
     <w:rsid w:val="00563A14"/>
     <w:rsid w:val="005825C8"/>
     <w:rsid w:val="005976D0"/>
     <w:rsid w:val="005A19EE"/>
     <w:rsid w:val="005A4D8F"/>
     <w:rsid w:val="005B0306"/>
     <w:rsid w:val="005C3BFB"/>
     <w:rsid w:val="005E2B88"/>
     <w:rsid w:val="0060655A"/>
     <w:rsid w:val="00606AB7"/>
     <w:rsid w:val="006125DE"/>
     <w:rsid w:val="0063260A"/>
     <w:rsid w:val="0064613F"/>
     <w:rsid w:val="00653539"/>
     <w:rsid w:val="00663244"/>
     <w:rsid w:val="0067042A"/>
     <w:rsid w:val="00683D01"/>
     <w:rsid w:val="00684733"/>
     <w:rsid w:val="006B4003"/>
     <w:rsid w:val="006B5BE0"/>
-    <w:rsid w:val="006B6144"/>
     <w:rsid w:val="006C1AC9"/>
     <w:rsid w:val="006C73A0"/>
     <w:rsid w:val="006D7725"/>
     <w:rsid w:val="006E10A8"/>
     <w:rsid w:val="00710BCD"/>
     <w:rsid w:val="00713C03"/>
     <w:rsid w:val="00737AD0"/>
     <w:rsid w:val="00751FED"/>
     <w:rsid w:val="00757D03"/>
     <w:rsid w:val="007605FB"/>
     <w:rsid w:val="0076157C"/>
     <w:rsid w:val="007708AC"/>
     <w:rsid w:val="007711F4"/>
     <w:rsid w:val="007775BD"/>
     <w:rsid w:val="0078250B"/>
     <w:rsid w:val="00786E39"/>
     <w:rsid w:val="00790B02"/>
     <w:rsid w:val="007A0EDE"/>
     <w:rsid w:val="007A75DD"/>
     <w:rsid w:val="007B1A3A"/>
     <w:rsid w:val="007C28C8"/>
     <w:rsid w:val="007C3235"/>
     <w:rsid w:val="007D0C14"/>
-    <w:rsid w:val="007D4FCB"/>
     <w:rsid w:val="007F75F2"/>
     <w:rsid w:val="0080169F"/>
     <w:rsid w:val="0080313C"/>
     <w:rsid w:val="0080406C"/>
     <w:rsid w:val="00804874"/>
     <w:rsid w:val="00805307"/>
     <w:rsid w:val="0081630D"/>
     <w:rsid w:val="00826272"/>
     <w:rsid w:val="00862F06"/>
     <w:rsid w:val="00870261"/>
     <w:rsid w:val="00875592"/>
     <w:rsid w:val="0087613C"/>
     <w:rsid w:val="00887E8A"/>
     <w:rsid w:val="008B542F"/>
     <w:rsid w:val="008C24CC"/>
     <w:rsid w:val="008D7251"/>
     <w:rsid w:val="008E4A91"/>
     <w:rsid w:val="008F6BF1"/>
     <w:rsid w:val="00901F6E"/>
     <w:rsid w:val="009107C1"/>
     <w:rsid w:val="0091515B"/>
     <w:rsid w:val="00916ED0"/>
     <w:rsid w:val="0091735D"/>
     <w:rsid w:val="00930714"/>
     <w:rsid w:val="00957BDC"/>
     <w:rsid w:val="00962EB8"/>
     <w:rsid w:val="00964465"/>
     <w:rsid w:val="00970AAF"/>
     <w:rsid w:val="009B000A"/>
     <w:rsid w:val="009D6EC2"/>
     <w:rsid w:val="009F7714"/>
     <w:rsid w:val="00A12FEB"/>
     <w:rsid w:val="00A15E5C"/>
+    <w:rsid w:val="00A31EE5"/>
     <w:rsid w:val="00A33315"/>
     <w:rsid w:val="00A41FEB"/>
     <w:rsid w:val="00A63DEF"/>
     <w:rsid w:val="00A63F9A"/>
+    <w:rsid w:val="00A65BA3"/>
     <w:rsid w:val="00A70A41"/>
     <w:rsid w:val="00A76C7F"/>
     <w:rsid w:val="00A84554"/>
     <w:rsid w:val="00A9278E"/>
     <w:rsid w:val="00AA299C"/>
     <w:rsid w:val="00AE09E5"/>
     <w:rsid w:val="00AF1967"/>
     <w:rsid w:val="00AF28A8"/>
     <w:rsid w:val="00AF364D"/>
     <w:rsid w:val="00B01594"/>
     <w:rsid w:val="00B059D9"/>
     <w:rsid w:val="00B10369"/>
     <w:rsid w:val="00B119A5"/>
     <w:rsid w:val="00B22D58"/>
     <w:rsid w:val="00B24A54"/>
     <w:rsid w:val="00B273D6"/>
     <w:rsid w:val="00B3607B"/>
     <w:rsid w:val="00B368AB"/>
     <w:rsid w:val="00B50784"/>
     <w:rsid w:val="00B51F67"/>
     <w:rsid w:val="00B75C87"/>
     <w:rsid w:val="00B76053"/>
     <w:rsid w:val="00B81427"/>
     <w:rsid w:val="00B93B6F"/>
     <w:rsid w:val="00BC0D17"/>
     <w:rsid w:val="00BC3D9C"/>
     <w:rsid w:val="00BD7540"/>
     <w:rsid w:val="00C02402"/>
     <w:rsid w:val="00C02CF9"/>
+    <w:rsid w:val="00C12B72"/>
     <w:rsid w:val="00C47143"/>
     <w:rsid w:val="00C4785B"/>
     <w:rsid w:val="00C52F50"/>
     <w:rsid w:val="00C53ED9"/>
     <w:rsid w:val="00C565B4"/>
     <w:rsid w:val="00C62D72"/>
     <w:rsid w:val="00C762E1"/>
     <w:rsid w:val="00C82DA0"/>
     <w:rsid w:val="00C96AF6"/>
     <w:rsid w:val="00CA51E2"/>
     <w:rsid w:val="00CB602D"/>
     <w:rsid w:val="00CF03C4"/>
     <w:rsid w:val="00CF497A"/>
+    <w:rsid w:val="00D07F09"/>
     <w:rsid w:val="00D13E01"/>
     <w:rsid w:val="00D7443D"/>
     <w:rsid w:val="00D8409F"/>
     <w:rsid w:val="00D92DB9"/>
     <w:rsid w:val="00DC2EC9"/>
     <w:rsid w:val="00DC4A61"/>
     <w:rsid w:val="00DD2E73"/>
     <w:rsid w:val="00DD7C7B"/>
     <w:rsid w:val="00DE7E64"/>
     <w:rsid w:val="00DF43CF"/>
     <w:rsid w:val="00DF52A9"/>
     <w:rsid w:val="00E05DD6"/>
     <w:rsid w:val="00E1008D"/>
     <w:rsid w:val="00E10271"/>
     <w:rsid w:val="00E10FF0"/>
     <w:rsid w:val="00E12B16"/>
     <w:rsid w:val="00E1487F"/>
     <w:rsid w:val="00E30245"/>
     <w:rsid w:val="00E36E72"/>
     <w:rsid w:val="00E42F99"/>
     <w:rsid w:val="00E43E08"/>
     <w:rsid w:val="00E61FAE"/>
     <w:rsid w:val="00E64C1B"/>
     <w:rsid w:val="00E660B1"/>
     <w:rsid w:val="00E71DBB"/>
@@ -7622,51 +7629,51 @@
     <w:rsid w:val="00FB14A9"/>
     <w:rsid w:val="00FB4496"/>
     <w:rsid w:val="00FC1D7F"/>
     <w:rsid w:val="00FE0E89"/>
     <w:rsid w:val="00FE7F53"/>
     <w:rsid w:val="00FF2A95"/>
     <w:rsid w:val="00FF6814"/>
     <w:rsid w:val="00FF787B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="102401"/>
+    <o:shapedefaults v:ext="edit" spidmax="106497"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="352971F3"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{7A1843CB-1DE5-4628-9F2F-71DCF8530F30}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
@@ -9661,1267 +9668,1267 @@
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="7FE0A72315934B88813435DB538A765D"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{078C1D1D-100A-4649-B0A2-DDAFB88040F6}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="008335B1" w:rsidRDefault="008A1A1A" w:rsidP="008A1A1A">
+        <w:p w:rsidR="008335B1" w:rsidRDefault="00D42C05" w:rsidP="00D42C05">
           <w:pPr>
-            <w:pStyle w:val="7FE0A72315934B88813435DB538A765D"/>
+            <w:pStyle w:val="7FE0A72315934B88813435DB538A765D2"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="3986CE0821AE4D8CBBF0029185988F42"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{864AC4E6-64E2-4AAE-BC47-622E2C150171}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="008335B1" w:rsidRDefault="008A1A1A" w:rsidP="00DC4B80">
+        <w:p w:rsidR="008335B1" w:rsidRDefault="00D42C05" w:rsidP="00DC4B80">
           <w:pPr>
             <w:pStyle w:val="3986CE0821AE4D8CBBF0029185988F421"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="24EB927CC0514FBF9B571F03FC9262D8"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{395F000A-8504-40B3-B7E4-E5D6021B9C77}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="008335B1" w:rsidRDefault="008A1A1A" w:rsidP="00DC4B80">
+        <w:p w:rsidR="008335B1" w:rsidRDefault="00D42C05" w:rsidP="00DC4B80">
           <w:pPr>
             <w:pStyle w:val="24EB927CC0514FBF9B571F03FC9262D81"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="D8E680DAC03A41508483E3CFA5370AE5"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{BED18101-2DF7-47EA-9BCC-51C14837378E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="008335B1" w:rsidRDefault="008A1A1A" w:rsidP="00DC4B80">
+        <w:p w:rsidR="008335B1" w:rsidRDefault="00D42C05" w:rsidP="00DC4B80">
           <w:pPr>
             <w:pStyle w:val="D8E680DAC03A41508483E3CFA5370AE51"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="B73CDDC57CD54041977CDB02A2E9C9E5"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{BD1F72FD-A834-49CE-9527-75BBD9A430D7}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="008335B1" w:rsidRDefault="008A1A1A" w:rsidP="00DC4B80">
+        <w:p w:rsidR="008335B1" w:rsidRDefault="00D42C05" w:rsidP="00DC4B80">
           <w:pPr>
             <w:pStyle w:val="B73CDDC57CD54041977CDB02A2E9C9E51"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2DD2064CE7CC486782C137769A093A31"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C20F4269-E1AD-4560-9433-D4C17CE93B9D}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="008335B1" w:rsidRDefault="008A1A1A" w:rsidP="00DC4B80">
+        <w:p w:rsidR="008335B1" w:rsidRDefault="00D42C05" w:rsidP="00DC4B80">
           <w:pPr>
             <w:pStyle w:val="2DD2064CE7CC486782C137769A093A311"/>
           </w:pPr>
           <w:r>
-            <w:t xml:space="preserve"> </w:t>
+            <w:t xml:space="preserve">    </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="A653DF58868347739455CEACAF994ED8"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{1748E0AA-A0D1-49A3-97B8-A7F6E86D69F5}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="008335B1" w:rsidRDefault="008A1A1A" w:rsidP="00DC4B80">
+        <w:p w:rsidR="008335B1" w:rsidRDefault="00D42C05" w:rsidP="00DC4B80">
           <w:pPr>
             <w:pStyle w:val="A653DF58868347739455CEACAF994ED81"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2958A4EE1295440F97A742D61EB7B138"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E76F2F71-A9CF-485E-BE7F-AEDBC3490FEF}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="008335B1" w:rsidRDefault="008A1A1A" w:rsidP="00DC4B80">
+        <w:p w:rsidR="008335B1" w:rsidRDefault="00D42C05" w:rsidP="00DC4B80">
           <w:pPr>
             <w:pStyle w:val="2958A4EE1295440F97A742D61EB7B1381"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="809FAA2199BA488499737D121E21AAE0"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{61144160-669B-4C95-83CE-984C91BDB928}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="008335B1" w:rsidRDefault="008A1A1A" w:rsidP="00DC4B80">
+        <w:p w:rsidR="008335B1" w:rsidRDefault="00D42C05" w:rsidP="00DC4B80">
           <w:pPr>
             <w:pStyle w:val="809FAA2199BA488499737D121E21AAE01"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="922778473E4C42F5934FC954F26B891E"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{2D2B5C40-7DDA-4144-9C53-548192A0A33B}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001902FC" w:rsidRDefault="008A1A1A" w:rsidP="0025344F">
+        <w:p w:rsidR="001902FC" w:rsidRDefault="00D42C05" w:rsidP="0025344F">
           <w:pPr>
             <w:pStyle w:val="922778473E4C42F5934FC954F26B891E1"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="892B49EB6AF84079AEEE2FB9133718F1"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C100C986-9E7C-45B2-BC08-CF67538807D4}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001902FC" w:rsidRDefault="008A1A1A" w:rsidP="0025344F">
+        <w:p w:rsidR="001902FC" w:rsidRDefault="00D42C05" w:rsidP="0025344F">
           <w:pPr>
             <w:pStyle w:val="892B49EB6AF84079AEEE2FB9133718F11"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="0419F16CFAE1426A8D9AE23BF405CF2C"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{928E6A28-FAFC-471D-AEC1-638E3F6A7DF6}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0025344F" w:rsidRDefault="008A1A1A" w:rsidP="0025344F">
+        <w:p w:rsidR="0025344F" w:rsidRDefault="00D42C05" w:rsidP="0025344F">
           <w:pPr>
             <w:pStyle w:val="0419F16CFAE1426A8D9AE23BF405CF2C"/>
           </w:pPr>
           <w:r w:rsidRPr="00C82DA0">
             <w:t>MM/DD/YYYY</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="C531F36C229C4F9AA7F773CAC92C50A5"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{4FBA12D4-A10B-4E92-AC8F-B3FA2A0999EB}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0025344F" w:rsidRDefault="008A1A1A" w:rsidP="008A1A1A">
+        <w:p w:rsidR="0025344F" w:rsidRDefault="00D42C05" w:rsidP="00D42C05">
           <w:pPr>
-            <w:pStyle w:val="C531F36C229C4F9AA7F773CAC92C50A5"/>
+            <w:pStyle w:val="C531F36C229C4F9AA7F773CAC92C50A52"/>
           </w:pPr>
           <w:r w:rsidRPr="00C82DA0">
             <w:rPr>
               <w:rFonts w:cs="Times New Roman"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>Type full legal name</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="189E45AEBDDF469DBA56463476BBE996"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{CBAEC612-32BB-44D8-8B07-CEC74C96D273}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0025344F" w:rsidRDefault="008A1A1A" w:rsidP="008A1A1A">
+        <w:p w:rsidR="0025344F" w:rsidRDefault="00D42C05" w:rsidP="00D42C05">
           <w:pPr>
-            <w:pStyle w:val="189E45AEBDDF469DBA56463476BBE996"/>
+            <w:pStyle w:val="189E45AEBDDF469DBA56463476BBE9962"/>
           </w:pPr>
           <w:r w:rsidRPr="00C82DA0">
             <w:rPr>
               <w:rFonts w:cs="Times New Roman"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>Type title or role</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="5F7F6E2890A5488A922949D985C1A726"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E8F73736-E6DF-42EE-9D84-0B74CF0F8198}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0025344F" w:rsidRDefault="008A1A1A" w:rsidP="00DC4B80">
+        <w:p w:rsidR="0025344F" w:rsidRDefault="00D42C05" w:rsidP="00DC4B80">
           <w:pPr>
             <w:pStyle w:val="5F7F6E2890A5488A922949D985C1A7261"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="C283C154C9234B4EAD3E0E972F6BF2CB"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{309D52B3-007D-410B-B7DC-2F8CC423EBBD}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0025344F" w:rsidRDefault="008A1A1A" w:rsidP="008A1A1A">
+        <w:p w:rsidR="0025344F" w:rsidRDefault="00D42C05" w:rsidP="00D42C05">
           <w:pPr>
-            <w:pStyle w:val="C283C154C9234B4EAD3E0E972F6BF2CB"/>
+            <w:pStyle w:val="C283C154C9234B4EAD3E0E972F6BF2CB2"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="44810FE7FF644015BDD9B26C40828557"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{FAC26296-FE62-4106-B333-B208E4B9158C}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0025344F" w:rsidRDefault="008A1A1A" w:rsidP="008A1A1A">
+        <w:p w:rsidR="0025344F" w:rsidRDefault="00D42C05" w:rsidP="00D42C05">
           <w:pPr>
-            <w:pStyle w:val="44810FE7FF644015BDD9B26C40828557"/>
+            <w:pStyle w:val="44810FE7FF644015BDD9B26C408285572"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="90D968670AAA41ED9374FB10EFB1BAE5"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{B41313A2-5A05-433C-B69E-47CE83F7C5A9}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0025344F" w:rsidRDefault="008A1A1A" w:rsidP="00DC4B80">
+        <w:p w:rsidR="0025344F" w:rsidRDefault="00D42C05" w:rsidP="00DC4B80">
           <w:pPr>
             <w:pStyle w:val="90D968670AAA41ED9374FB10EFB1BAE51"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="4524BB2AD7CC4C01A131BCAFF69C160B"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{988533F8-D48B-4C48-8760-B872D5E7E012}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0025344F" w:rsidRDefault="008A1A1A" w:rsidP="008A1A1A">
+        <w:p w:rsidR="0025344F" w:rsidRDefault="00D42C05" w:rsidP="00D42C05">
           <w:pPr>
-            <w:pStyle w:val="4524BB2AD7CC4C01A131BCAFF69C160B"/>
+            <w:pStyle w:val="4524BB2AD7CC4C01A131BCAFF69C160B2"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="097CB351A2EA4EA3A42EE0ACC33FED93"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A4E73DE2-32D1-46B3-BD27-93F10E0A5812}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0025344F" w:rsidRDefault="008A1A1A" w:rsidP="008A1A1A">
+        <w:p w:rsidR="0025344F" w:rsidRDefault="00D42C05" w:rsidP="00D42C05">
           <w:pPr>
-            <w:pStyle w:val="097CB351A2EA4EA3A42EE0ACC33FED93"/>
+            <w:pStyle w:val="097CB351A2EA4EA3A42EE0ACC33FED932"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="FA0C8EC946964A6781686912220BB72D"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{0D4D666F-BEAF-4A7A-9EA2-3F54DF1851BC}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00DC4B80" w:rsidRDefault="008A1A1A" w:rsidP="00DC4B80">
+        <w:p w:rsidR="00DC4B80" w:rsidRDefault="00D42C05" w:rsidP="00DC4B80">
           <w:pPr>
             <w:pStyle w:val="FA0C8EC946964A6781686912220BB72D"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="0BF5ABBB07FF42D492A911728CFF6107"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{55CE82D5-C537-4366-967B-F64D48A7288F}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00DC4B80" w:rsidRDefault="008A1A1A" w:rsidP="00DC4B80">
+        <w:p w:rsidR="00DC4B80" w:rsidRDefault="00D42C05" w:rsidP="00DC4B80">
           <w:pPr>
             <w:pStyle w:val="0BF5ABBB07FF42D492A911728CFF6107"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="4AF64265227A47F997DBA1EA4D098270"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{71336B3C-56F3-4CC7-8F4C-7A5F12F3F670}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00DC4B80" w:rsidRDefault="008A1A1A" w:rsidP="00DC4B80">
+        <w:p w:rsidR="00DC4B80" w:rsidRDefault="00D42C05" w:rsidP="00DC4B80">
           <w:pPr>
             <w:pStyle w:val="4AF64265227A47F997DBA1EA4D098270"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DB7D2E6FEF8A4EFFA977536514B6E1F9"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C176F40D-24D3-43CE-ADFF-2472C9173C5A}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00DC4B80" w:rsidRDefault="008A1A1A" w:rsidP="00DC4B80">
+        <w:p w:rsidR="00DC4B80" w:rsidRDefault="00D42C05" w:rsidP="00DC4B80">
           <w:pPr>
             <w:pStyle w:val="DB7D2E6FEF8A4EFFA977536514B6E1F9"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2D32F0047A3D4BD8991069F9190DE521"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{68D949E4-FE59-43AD-BC62-4FA922B1B66C}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00DC4B80" w:rsidRDefault="008A1A1A" w:rsidP="008A1A1A">
+        <w:p w:rsidR="00DC4B80" w:rsidRDefault="00D42C05" w:rsidP="00D42C05">
           <w:pPr>
-            <w:pStyle w:val="2D32F0047A3D4BD8991069F9190DE521"/>
+            <w:pStyle w:val="2D32F0047A3D4BD8991069F9190DE5212"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2F2FD032A9F64A1D994C3F2E9BC2AD1F"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{ED1A2210-ED8C-4029-8CF6-1ABF49980461}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00DC4B80" w:rsidRDefault="008A1A1A" w:rsidP="00DC4B80">
+        <w:p w:rsidR="00DC4B80" w:rsidRDefault="00D42C05" w:rsidP="00DC4B80">
           <w:pPr>
             <w:pStyle w:val="2F2FD032A9F64A1D994C3F2E9BC2AD1F"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="A730A8D687CC463C82C8950CB35D0F72"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{70DDA5C8-5AE8-4925-AC2C-570A05F0B5D1}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00DC4B80" w:rsidRDefault="008A1A1A" w:rsidP="00DC4B80">
+        <w:p w:rsidR="00DC4B80" w:rsidRDefault="00D42C05" w:rsidP="00DC4B80">
           <w:pPr>
             <w:pStyle w:val="A730A8D687CC463C82C8950CB35D0F72"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="FC5F47CE09984F808A1F7102EE356D12"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{5E2C7444-B9A5-4CBA-980D-D1ED7ABD0E8D}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00DC4B80" w:rsidRDefault="008A1A1A" w:rsidP="00DC4B80">
+        <w:p w:rsidR="00DC4B80" w:rsidRDefault="00D42C05" w:rsidP="00DC4B80">
           <w:pPr>
             <w:pStyle w:val="FC5F47CE09984F808A1F7102EE356D12"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="C58255E1E3ED483D92C6CB204302AFF1"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{4CABC33B-386B-410C-933E-5A4A6BF9CD7D}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00DC4B80" w:rsidRDefault="008A1A1A" w:rsidP="00DC4B80">
+        <w:p w:rsidR="00DC4B80" w:rsidRDefault="00D42C05" w:rsidP="00DC4B80">
           <w:pPr>
             <w:pStyle w:val="C58255E1E3ED483D92C6CB204302AFF1"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="AF39E3BD67304424B40B1A3A53D4B23B"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{2AA9E1A0-D17A-4D4C-B438-D37D892207C4}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00DC4B80" w:rsidRDefault="008A1A1A" w:rsidP="00DC4B80">
+        <w:p w:rsidR="00DC4B80" w:rsidRDefault="00D42C05" w:rsidP="00DC4B80">
           <w:pPr>
             <w:pStyle w:val="AF39E3BD67304424B40B1A3A53D4B23B"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="A62B241BF1FD42EEBA7B937BDC387841"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C7FEA7EC-EE1A-44C9-9D13-05063CAFFD30}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00DC4B80" w:rsidRDefault="008A1A1A" w:rsidP="00DC4B80">
+        <w:p w:rsidR="00DC4B80" w:rsidRDefault="00D42C05" w:rsidP="00DC4B80">
           <w:pPr>
             <w:pStyle w:val="A62B241BF1FD42EEBA7B937BDC387841"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="4036977FE5D44E449028A49F52B5FFB8"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A8E16970-8A1E-4487-A18E-35992607050D}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00DC4B80" w:rsidRDefault="008A1A1A" w:rsidP="00DC4B80">
+        <w:p w:rsidR="00DC4B80" w:rsidRDefault="00D42C05" w:rsidP="00DC4B80">
           <w:pPr>
             <w:pStyle w:val="4036977FE5D44E449028A49F52B5FFB8"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E8D24EF508A141929EB61891DE0A0394"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{DC708EFF-3522-4917-97DE-EC245ECBCA65}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00DC4B80" w:rsidRDefault="008A1A1A" w:rsidP="00DC4B80">
+        <w:p w:rsidR="00DC4B80" w:rsidRDefault="00D42C05" w:rsidP="00DC4B80">
           <w:pPr>
             <w:pStyle w:val="E8D24EF508A141929EB61891DE0A0394"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="3EB4058D769742E39E9B2765E5BA0CB5"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C8F831AB-F408-4927-B87C-758870E01C1E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00DC4B80" w:rsidRDefault="008A1A1A" w:rsidP="00DC4B80">
+        <w:p w:rsidR="00DC4B80" w:rsidRDefault="00D42C05" w:rsidP="00DC4B80">
           <w:pPr>
             <w:pStyle w:val="3EB4058D769742E39E9B2765E5BA0CB5"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="50BC801B771C47B1ACFFA51D9229CCFA"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{421C03D3-9A48-41B6-9BE3-DF4E7814A904}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00DC4B80" w:rsidRDefault="008A1A1A" w:rsidP="00DC4B80">
+        <w:p w:rsidR="00DC4B80" w:rsidRDefault="00D42C05" w:rsidP="00DC4B80">
           <w:pPr>
             <w:pStyle w:val="50BC801B771C47B1ACFFA51D9229CCFA"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="6315FF2956B544BE8CA529961E195802"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{B09767D9-0991-4F9F-9A24-07D9648F3F05}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00DC4B80" w:rsidRDefault="008A1A1A" w:rsidP="00DC4B80">
+        <w:p w:rsidR="00DC4B80" w:rsidRDefault="00D42C05" w:rsidP="00DC4B80">
           <w:pPr>
             <w:pStyle w:val="6315FF2956B544BE8CA529961E195802"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="4308A4B1A8DA4697A9A5AD36BFDC2462"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{65E97D25-BACA-4782-A59C-9537DC9E5F18}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00DC4B80" w:rsidRDefault="008A1A1A" w:rsidP="00DC4B80">
+        <w:p w:rsidR="00DC4B80" w:rsidRDefault="00D42C05" w:rsidP="00DC4B80">
           <w:pPr>
             <w:pStyle w:val="4308A4B1A8DA4697A9A5AD36BFDC2462"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="554818F14DDA46FCA8AE8F90E6AC4427"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{BD40D57A-5983-4F2A-A87B-2C8D367CF2C0}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00DC4B80" w:rsidRDefault="008A1A1A" w:rsidP="00DC4B80">
+        <w:p w:rsidR="00DC4B80" w:rsidRDefault="00D42C05" w:rsidP="00DC4B80">
           <w:pPr>
             <w:pStyle w:val="554818F14DDA46FCA8AE8F90E6AC4427"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="4B7A1AD6178941CBB9B879C5CF985896"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{17D01B88-053E-4FCE-960F-F864B3ECC71F}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00862941" w:rsidRDefault="008A1A1A" w:rsidP="008A1A1A">
+        <w:p w:rsidR="00862941" w:rsidRDefault="00D42C05" w:rsidP="00D42C05">
           <w:pPr>
-            <w:pStyle w:val="4B7A1AD6178941CBB9B879C5CF985896"/>
+            <w:pStyle w:val="4B7A1AD6178941CBB9B879C5CF9858962"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>________</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="529BF4F8C8B24D699796A6A1E8A3FD4D"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E6EB2713-C2A6-426B-884E-C2246ADD4CAA}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00862941" w:rsidRDefault="008A1A1A">
+        <w:p w:rsidR="00862941" w:rsidRDefault="00D42C05">
           <w:r>
             <w:t>________</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2CC05548173048EDAE20864AB177B426"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{B3357CC3-E5EB-4BF6-844A-B61288B71AC3}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00862941" w:rsidRDefault="008A1A1A" w:rsidP="00862941">
+        <w:p w:rsidR="00862941" w:rsidRDefault="00D42C05" w:rsidP="00862941">
           <w:pPr>
             <w:pStyle w:val="2CC05548173048EDAE20864AB177B426"/>
           </w:pPr>
           <w:r>
             <w:t>________</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E585E29EDF3044F58E64BB687CC74A7C"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{78860349-44A1-4571-91EE-0DF6A3C19C19}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00862941" w:rsidRDefault="008A1A1A" w:rsidP="008A1A1A">
+        <w:p w:rsidR="00862941" w:rsidRDefault="00D42C05" w:rsidP="00D42C05">
           <w:pPr>
-            <w:pStyle w:val="E585E29EDF3044F58E64BB687CC74A7C"/>
+            <w:pStyle w:val="E585E29EDF3044F58E64BB687CC74A7C2"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:cs="Times New Roman"/>
             </w:rPr>
             <w:t>________</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="C2CF14BEDBD348E4810FF51855328BD6"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{71D2D6A9-A3FD-41CE-B86F-EC603728ADB1}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00862941" w:rsidRDefault="008A1A1A" w:rsidP="008A1A1A">
+        <w:p w:rsidR="00862941" w:rsidRDefault="00D42C05" w:rsidP="00D42C05">
           <w:pPr>
-            <w:pStyle w:val="C2CF14BEDBD348E4810FF51855328BD6"/>
+            <w:pStyle w:val="C2CF14BEDBD348E4810FF51855328BD62"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:cs="Times New Roman"/>
             </w:rPr>
             <w:t>________</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="C9F6EB2F88234C53B60BE0C819B17B49"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{ACEA786C-15A9-4AF3-904B-C603883742DB}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00814203" w:rsidRDefault="008A1A1A" w:rsidP="008A1A1A">
+        <w:p w:rsidR="00814203" w:rsidRDefault="00D42C05" w:rsidP="00D42C05">
           <w:pPr>
-            <w:pStyle w:val="C9F6EB2F88234C53B60BE0C819B17B49"/>
+            <w:pStyle w:val="C9F6EB2F88234C53B60BE0C819B17B492"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>________</w:t>
-          </w:r>
-[...27 lines deleted...]
-            <w:t>____________</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="D85327A4FF3E43D98D29CEFC3FB58970"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{51D64607-0B51-4903-9F06-4DDE74D300D3}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="008A1A1A" w:rsidRDefault="008A1A1A" w:rsidP="008A1A1A">
+        <w:p w:rsidR="008A1A1A" w:rsidRDefault="00D42C05" w:rsidP="00D42C05">
           <w:pPr>
-            <w:pStyle w:val="D85327A4FF3E43D98D29CEFC3FB58970"/>
+            <w:pStyle w:val="D85327A4FF3E43D98D29CEFC3FB589702"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="7E5B4F93087443278567A4FD92145378"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{20B9CF27-9473-4E81-87A9-CFE9FEE09CF5}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00D42C05" w:rsidRDefault="00D42C05" w:rsidP="00D42C05">
+          <w:pPr>
+            <w:pStyle w:val="7E5B4F93087443278567A4FD921453781"/>
+          </w:pPr>
+          <w:r w:rsidRPr="002E61BE">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -10979,67 +10986,70 @@
     <w:rsidRoot w:val="00100089"/>
     <w:rsid w:val="00005DFF"/>
     <w:rsid w:val="00100089"/>
     <w:rsid w:val="001060E8"/>
     <w:rsid w:val="00146B48"/>
     <w:rsid w:val="001902FC"/>
     <w:rsid w:val="001F5F4F"/>
     <w:rsid w:val="0024773E"/>
     <w:rsid w:val="00251C31"/>
     <w:rsid w:val="0025344F"/>
     <w:rsid w:val="002D130E"/>
     <w:rsid w:val="00325B57"/>
     <w:rsid w:val="00334A20"/>
     <w:rsid w:val="00344320"/>
     <w:rsid w:val="003D297C"/>
     <w:rsid w:val="004308C2"/>
     <w:rsid w:val="0043318D"/>
     <w:rsid w:val="004B4DDC"/>
     <w:rsid w:val="004C0259"/>
     <w:rsid w:val="004E4C66"/>
     <w:rsid w:val="00536C1C"/>
     <w:rsid w:val="0063260A"/>
     <w:rsid w:val="006C73A0"/>
     <w:rsid w:val="00713C03"/>
     <w:rsid w:val="007B1A3A"/>
-    <w:rsid w:val="007D4FCB"/>
     <w:rsid w:val="0080313C"/>
     <w:rsid w:val="00814203"/>
     <w:rsid w:val="008335B1"/>
     <w:rsid w:val="00862941"/>
     <w:rsid w:val="00875592"/>
     <w:rsid w:val="00877D69"/>
     <w:rsid w:val="008A1A1A"/>
     <w:rsid w:val="008D7251"/>
     <w:rsid w:val="0096323A"/>
     <w:rsid w:val="00970AAF"/>
+    <w:rsid w:val="0098507C"/>
+    <w:rsid w:val="00A65BA3"/>
     <w:rsid w:val="00A920C9"/>
     <w:rsid w:val="00AF364D"/>
     <w:rsid w:val="00B10369"/>
     <w:rsid w:val="00B119A5"/>
     <w:rsid w:val="00B273D6"/>
     <w:rsid w:val="00B93B6F"/>
+    <w:rsid w:val="00C12B72"/>
+    <w:rsid w:val="00D42C05"/>
     <w:rsid w:val="00D8409F"/>
     <w:rsid w:val="00D92DB9"/>
     <w:rsid w:val="00DC4B80"/>
     <w:rsid w:val="00E10FF0"/>
     <w:rsid w:val="00E43E08"/>
     <w:rsid w:val="00EA0D77"/>
     <w:rsid w:val="00EE77C2"/>
     <w:rsid w:val="00F20704"/>
     <w:rsid w:val="00FA3947"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -11460,51 +11470,51 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="008A1A1A"/>
+    <w:rsid w:val="00D42C05"/>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="0419F16CFAE1426A8D9AE23BF405CF2C">
     <w:name w:val="0419F16CFAE1426A8D9AE23BF405CF2C"/>
     <w:rsid w:val="0025344F"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="922778473E4C42F5934FC954F26B891E1">
     <w:name w:val="922778473E4C42F5934FC954F26B891E1"/>
     <w:rsid w:val="0025344F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="892B49EB6AF84079AEEE2FB9133718F11">
     <w:name w:val="892B49EB6AF84079AEEE2FB9133718F11"/>
     <w:rsid w:val="0025344F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
@@ -11660,60 +11670,50 @@
     <w:rsid w:val="00DC4B80"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="3EB4058D769742E39E9B2765E5BA0CB5">
     <w:name w:val="3EB4058D769742E39E9B2765E5BA0CB5"/>
     <w:rsid w:val="00DC4B80"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="50BC801B771C47B1ACFFA51D9229CCFA">
     <w:name w:val="50BC801B771C47B1ACFFA51D9229CCFA"/>
     <w:rsid w:val="00DC4B80"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="6315FF2956B544BE8CA529961E195802">
     <w:name w:val="6315FF2956B544BE8CA529961E195802"/>
     <w:rsid w:val="00DC4B80"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="4308A4B1A8DA4697A9A5AD36BFDC2462">
     <w:name w:val="4308A4B1A8DA4697A9A5AD36BFDC2462"/>
     <w:rsid w:val="00DC4B80"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="554818F14DDA46FCA8AE8F90E6AC4427">
     <w:name w:val="554818F14DDA46FCA8AE8F90E6AC4427"/>
     <w:rsid w:val="00DC4B80"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="2CC05548173048EDAE20864AB177B426">
     <w:name w:val="2CC05548173048EDAE20864AB177B426"/>
     <w:rsid w:val="00862941"/>
-    <w:pPr>
-[...8 lines deleted...]
-    <w:rsid w:val="008A1A1A"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="7FE0A72315934B88813435DB538A765D">
     <w:name w:val="7FE0A72315934B88813435DB538A765D"/>
     <w:rsid w:val="008A1A1A"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="C283C154C9234B4EAD3E0E972F6BF2CB">
     <w:name w:val="C283C154C9234B4EAD3E0E972F6BF2CB"/>
     <w:rsid w:val="008A1A1A"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
@@ -11802,50 +11802,334 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="2D32F0047A3D4BD8991069F9190DE521">
     <w:name w:val="2D32F0047A3D4BD8991069F9190DE521"/>
     <w:rsid w:val="008A1A1A"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="C531F36C229C4F9AA7F773CAC92C50A5">
     <w:name w:val="C531F36C229C4F9AA7F773CAC92C50A5"/>
     <w:rsid w:val="008A1A1A"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="189E45AEBDDF469DBA56463476BBE996">
     <w:name w:val="189E45AEBDDF469DBA56463476BBE996"/>
     <w:rsid w:val="008A1A1A"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7E5B4F93087443278567A4FD92145378">
+    <w:name w:val="7E5B4F93087443278567A4FD92145378"/>
+    <w:rsid w:val="00D42C05"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7FE0A72315934B88813435DB538A765D1">
+    <w:name w:val="7FE0A72315934B88813435DB538A765D1"/>
+    <w:rsid w:val="00D42C05"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C283C154C9234B4EAD3E0E972F6BF2CB1">
+    <w:name w:val="C283C154C9234B4EAD3E0E972F6BF2CB1"/>
+    <w:rsid w:val="00D42C05"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="44810FE7FF644015BDD9B26C408285571">
+    <w:name w:val="44810FE7FF644015BDD9B26C408285571"/>
+    <w:rsid w:val="00D42C05"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4524BB2AD7CC4C01A131BCAFF69C160B1">
+    <w:name w:val="4524BB2AD7CC4C01A131BCAFF69C160B1"/>
+    <w:rsid w:val="00D42C05"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="097CB351A2EA4EA3A42EE0ACC33FED931">
+    <w:name w:val="097CB351A2EA4EA3A42EE0ACC33FED931"/>
+    <w:rsid w:val="00D42C05"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C9F6EB2F88234C53B60BE0C819B17B491">
+    <w:name w:val="C9F6EB2F88234C53B60BE0C819B17B491"/>
+    <w:rsid w:val="00D42C05"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D85327A4FF3E43D98D29CEFC3FB589701">
+    <w:name w:val="D85327A4FF3E43D98D29CEFC3FB589701"/>
+    <w:rsid w:val="00D42C05"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4B7A1AD6178941CBB9B879C5CF9858961">
+    <w:name w:val="4B7A1AD6178941CBB9B879C5CF9858961"/>
+    <w:rsid w:val="00D42C05"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E585E29EDF3044F58E64BB687CC74A7C1">
+    <w:name w:val="E585E29EDF3044F58E64BB687CC74A7C1"/>
+    <w:rsid w:val="00D42C05"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C2CF14BEDBD348E4810FF51855328BD61">
+    <w:name w:val="C2CF14BEDBD348E4810FF51855328BD61"/>
+    <w:rsid w:val="00D42C05"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2D32F0047A3D4BD8991069F9190DE5211">
+    <w:name w:val="2D32F0047A3D4BD8991069F9190DE5211"/>
+    <w:rsid w:val="00D42C05"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C531F36C229C4F9AA7F773CAC92C50A51">
+    <w:name w:val="C531F36C229C4F9AA7F773CAC92C50A51"/>
+    <w:rsid w:val="00D42C05"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="189E45AEBDDF469DBA56463476BBE9961">
+    <w:name w:val="189E45AEBDDF469DBA56463476BBE9961"/>
+    <w:rsid w:val="00D42C05"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7E5B4F93087443278567A4FD921453781">
+    <w:name w:val="7E5B4F93087443278567A4FD921453781"/>
+    <w:rsid w:val="00D42C05"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7FE0A72315934B88813435DB538A765D2">
+    <w:name w:val="7FE0A72315934B88813435DB538A765D2"/>
+    <w:rsid w:val="00D42C05"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C283C154C9234B4EAD3E0E972F6BF2CB2">
+    <w:name w:val="C283C154C9234B4EAD3E0E972F6BF2CB2"/>
+    <w:rsid w:val="00D42C05"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="44810FE7FF644015BDD9B26C408285572">
+    <w:name w:val="44810FE7FF644015BDD9B26C408285572"/>
+    <w:rsid w:val="00D42C05"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4524BB2AD7CC4C01A131BCAFF69C160B2">
+    <w:name w:val="4524BB2AD7CC4C01A131BCAFF69C160B2"/>
+    <w:rsid w:val="00D42C05"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="097CB351A2EA4EA3A42EE0ACC33FED932">
+    <w:name w:val="097CB351A2EA4EA3A42EE0ACC33FED932"/>
+    <w:rsid w:val="00D42C05"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C9F6EB2F88234C53B60BE0C819B17B492">
+    <w:name w:val="C9F6EB2F88234C53B60BE0C819B17B492"/>
+    <w:rsid w:val="00D42C05"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D85327A4FF3E43D98D29CEFC3FB589702">
+    <w:name w:val="D85327A4FF3E43D98D29CEFC3FB589702"/>
+    <w:rsid w:val="00D42C05"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4B7A1AD6178941CBB9B879C5CF9858962">
+    <w:name w:val="4B7A1AD6178941CBB9B879C5CF9858962"/>
+    <w:rsid w:val="00D42C05"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E585E29EDF3044F58E64BB687CC74A7C2">
+    <w:name w:val="E585E29EDF3044F58E64BB687CC74A7C2"/>
+    <w:rsid w:val="00D42C05"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C2CF14BEDBD348E4810FF51855328BD62">
+    <w:name w:val="C2CF14BEDBD348E4810FF51855328BD62"/>
+    <w:rsid w:val="00D42C05"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2D32F0047A3D4BD8991069F9190DE5212">
+    <w:name w:val="2D32F0047A3D4BD8991069F9190DE5212"/>
+    <w:rsid w:val="00D42C05"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C531F36C229C4F9AA7F773CAC92C50A52">
+    <w:name w:val="C531F36C229C4F9AA7F773CAC92C50A52"/>
+    <w:rsid w:val="00D42C05"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="189E45AEBDDF469DBA56463476BBE9962">
+    <w:name w:val="189E45AEBDDF469DBA56463476BBE9962"/>
+    <w:rsid w:val="00D42C05"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
@@ -12135,69 +12419,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3AC93C1E-91FD-4D96-8184-3C461011AC0D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>1184</Words>
-  <Characters>6504</Characters>
+  <Words>1224</Words>
+  <Characters>6977</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>232</Lines>
-  <Paragraphs>141</Paragraphs>
+  <Lines>58</Lines>
+  <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>PERMIT TO ACCEPT DEPOSITS CCRC LICENSE APPLICATION STEP 3</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7896</CharactersWithSpaces>
+  <CharactersWithSpaces>8185</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>PERMIT TO ACCEPT DEPOSITS CCRC LICENSE APPLICATION STEP 3</dc:title>
   <dc:subject/>
   <dc:creator>Tripp, Trisha</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>