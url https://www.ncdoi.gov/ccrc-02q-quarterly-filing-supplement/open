--- v3 (2026-05-08)
+++ v4 (2026-09-13)
@@ -10,68 +10,68 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="75BC4F61" w14:textId="77777777" w:rsidR="00ED047F" w:rsidRPr="00016B90" w:rsidRDefault="00ED047F" w:rsidP="0067042A">
+    <w:p w14:paraId="75BC4F61" w14:textId="70596337" w:rsidR="00ED047F" w:rsidRPr="00016B90" w:rsidRDefault="00ED047F" w:rsidP="0067042A">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:right="-180"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rStyle w:val="DIVISION1"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00016B90">
         <w:rPr>
           <w:rStyle w:val="DIVISION1"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>FINANCIAL OVERSIGHT &amp; SPECIAL ENTITIES DIVISION</w:t>
+        <w:t>SPECIAL ENTITIES DIVISION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F39B5A4" w14:textId="40D0A49E" w:rsidR="00ED047F" w:rsidRPr="00C82DA0" w:rsidRDefault="00ED5E6B" w:rsidP="0078250B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="1320" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="002B5C"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C82DA0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="002B5C"/>
         </w:rPr>
         <w:t xml:space="preserve">Continuing Care retirement community                           </w:t>
       </w:r>
       <w:r w:rsidR="007A0EDE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="002B5C"/>
         </w:rPr>
@@ -102,99 +102,99 @@
       <w:r w:rsidR="00804874" w:rsidRPr="00C82DA0">
         <w:rPr>
           <w:color w:val="002B5C"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00E42F99" w:rsidRPr="00C82DA0">
         <w:rPr>
           <w:color w:val="002B5C"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="00804874" w:rsidRPr="00C82DA0">
         <w:rPr>
           <w:color w:val="002B5C"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00C82DA0">
         <w:rPr>
           <w:color w:val="002B5C"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EA49CD1" w14:textId="733C3F27" w:rsidR="000B2D8C" w:rsidRPr="000B2D8C" w:rsidRDefault="000B2D8C" w:rsidP="000B2D8C">
+    <w:p w14:paraId="1EA49CD1" w14:textId="7A7969A8" w:rsidR="000B2D8C" w:rsidRPr="000B2D8C" w:rsidRDefault="000B2D8C" w:rsidP="000B2D8C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="360"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="002B5C"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="002B5C"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">For the Quarter Ended </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b/>
             <w:bCs/>
             <w:color w:val="002B5C"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:id w:val="669294033"/>
           <w:placeholder>
-            <w:docPart w:val="7E5B4F93087443278567A4FD92145378"/>
+            <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:date>
             <w:dateFormat w:val="M/d/yyyy"/>
             <w:lid w:val="en-US"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="002456F2" w:rsidRPr="002E61BE">
+          <w:r w:rsidR="00D07F09" w:rsidRPr="002E61BE">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="50468225" w14:textId="7B664CFE" w:rsidR="006D7725" w:rsidRPr="00C82DA0" w:rsidRDefault="00ED5E6B" w:rsidP="00606AB7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="360"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="002B5C"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C82DA0">
         <w:rPr>
           <w:b/>
@@ -618,50 +618,51 @@
       <w:pPr>
         <w:spacing w:before="240" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3BCFF9E9" w14:textId="77777777" w:rsidR="00804874" w:rsidRPr="00C82DA0" w:rsidRDefault="00804874" w:rsidP="00113523">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C82DA0">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Exhibit 3 – Explanation of Changes</w:t>
       </w:r>
       <w:r w:rsidRPr="00C82DA0">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Notification of the following changes:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34B330CB" w14:textId="77777777" w:rsidR="00804874" w:rsidRPr="00C82DA0" w:rsidRDefault="00804874" w:rsidP="00113523">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C82DA0">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Any change in the provider’s or controlling person’s:</w:t>
@@ -1449,53 +1450,53 @@
               <w:listItem w:displayText="OH" w:value="OH"/>
               <w:listItem w:displayText="OK" w:value="OK"/>
               <w:listItem w:displayText="OR" w:value="OR"/>
               <w:listItem w:displayText="PA" w:value="PA"/>
               <w:listItem w:displayText="PR" w:value="PR"/>
               <w:listItem w:displayText="RI" w:value="RI"/>
               <w:listItem w:displayText="SC" w:value="SC"/>
               <w:listItem w:displayText="SD" w:value="SD"/>
               <w:listItem w:displayText="TN" w:value="TN"/>
               <w:listItem w:displayText="TX" w:value="TX"/>
               <w:listItem w:displayText="UT" w:value="UT"/>
               <w:listItem w:displayText="VA" w:value="VA"/>
               <w:listItem w:displayText="VT" w:value="VT"/>
               <w:listItem w:displayText="WA" w:value="WA"/>
               <w:listItem w:displayText="WI" w:value="WI"/>
               <w:listItem w:displayText="WV" w:value="WV"/>
               <w:listItem w:displayText="WY" w:value="WY"/>
             </w:comboBox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3362" w:type="pct"/>
               </w:tcPr>
-              <w:p w14:paraId="1EA538FE" w14:textId="437F1F51" w:rsidR="003A24A2" w:rsidRPr="00C82DA0" w:rsidRDefault="00407BE4" w:rsidP="003A24A2">
+              <w:p w14:paraId="1EA538FE" w14:textId="5A2FCA39" w:rsidR="003A24A2" w:rsidRPr="00C82DA0" w:rsidRDefault="00092C8A" w:rsidP="003A24A2">
                 <w:r>
-                  <w:t xml:space="preserve">    </w:t>
+                  <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="003A24A2" w:rsidRPr="00C82DA0" w14:paraId="551E0AF4" w14:textId="77777777" w:rsidTr="00137EB9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1638" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="40765EA6" w14:textId="796F3B41" w:rsidR="003A24A2" w:rsidRPr="00C82DA0" w:rsidRDefault="003A24A2" w:rsidP="003A24A2">
             <w:r w:rsidRPr="00C82DA0">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Zip Code</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1978,51 +1979,51 @@
                   <w:rPr>
                     <w:rFonts w:eastAsia="MS Gothic"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:alias w:val="Note2"/>
             <w:tag w:val="Note2"/>
             <w:id w:val="-1698699480"/>
             <w:placeholder>
               <w:docPart w:val="5F7F6E2890A5488A922949D985C1A726"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1709" w:type="pct"/>
               </w:tcPr>
-              <w:p w14:paraId="5C5D1552" w14:textId="246DCB3A" w:rsidR="00CA51E2" w:rsidRPr="00C82DA0" w:rsidRDefault="00407BE4" w:rsidP="002F0B97">
+              <w:p w14:paraId="5C5D1552" w14:textId="0A502EFB" w:rsidR="00CA51E2" w:rsidRPr="00C82DA0" w:rsidRDefault="00751FED" w:rsidP="002F0B97">
                 <w:r>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00CA51E2" w:rsidRPr="00C82DA0" w14:paraId="762EE42A" w14:textId="77777777" w:rsidTr="003252D5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2564" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1946DCA9" w14:textId="04B06027" w:rsidR="00CA51E2" w:rsidRPr="00C82DA0" w:rsidRDefault="005E2B88" w:rsidP="000C74E7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="7"/>
             </w:pPr>
             <w:r w:rsidRPr="00C82DA0">
               <w:t>Have any entrance fee refunds become more than 30 days contractually past due?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
@@ -2071,51 +2072,51 @@
                   <w:rPr>
                     <w:rFonts w:eastAsia="MS Gothic"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:alias w:val="Note3"/>
             <w:tag w:val="Note3"/>
             <w:id w:val="-1626914291"/>
             <w:placeholder>
               <w:docPart w:val="5F7F6E2890A5488A922949D985C1A726"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1709" w:type="pct"/>
               </w:tcPr>
-              <w:p w14:paraId="18B1C067" w14:textId="41339118" w:rsidR="00CA51E2" w:rsidRPr="00C82DA0" w:rsidRDefault="00407BE4" w:rsidP="002F0B97">
+              <w:p w14:paraId="18B1C067" w14:textId="0FBBE424" w:rsidR="00CA51E2" w:rsidRPr="00C82DA0" w:rsidRDefault="00751FED" w:rsidP="002F0B97">
                 <w:r>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00DF52A9" w:rsidRPr="00C82DA0" w14:paraId="62082ACE" w14:textId="77777777" w:rsidTr="003252D5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2564" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7FF41AA9" w14:textId="4F93E600" w:rsidR="00CA51E2" w:rsidRPr="00C82DA0" w:rsidRDefault="005E2B88" w:rsidP="000C74E7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="7"/>
             </w:pPr>
             <w:r w:rsidRPr="00C82DA0">
               <w:t>Has the provider planned to reduce any type of living unit by 20% or more?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
@@ -2631,51 +2632,50 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C82DA0">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Has there been any change in the provider’s or the provider’s controlling person’s:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="329A5EC8" w14:textId="77777777" w:rsidR="003252D5" w:rsidRPr="00C82DA0" w:rsidRDefault="003252D5" w:rsidP="00113523">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C82DA0">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Board of directors or other governing body?</w:t>
       </w:r>
       <w:r w:rsidRPr="00C82DA0">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C82DA0">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
           </w:rPr>
           <w:id w:val="1090203209"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
@@ -5775,60 +5775,60 @@
             <w:rPr>
               <w:rFonts w:cs="Times New Roman"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>Type title or role</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="26025FA8" w14:textId="77777777" w:rsidR="00C02402" w:rsidRPr="00C82DA0" w:rsidRDefault="00C02402" w:rsidP="00C02402"/>
     <w:sectPr w:rsidR="00C02402" w:rsidRPr="00C82DA0" w:rsidSect="0078250B">
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4DAB28D5" w14:textId="77777777" w:rsidR="00267ED6" w:rsidRDefault="00267ED6" w:rsidP="00267ED6">
+    <w:p w14:paraId="10D93E94" w14:textId="77777777" w:rsidR="0002648C" w:rsidRDefault="0002648C" w:rsidP="00267ED6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="29F62301" w14:textId="77777777" w:rsidR="00267ED6" w:rsidRDefault="00267ED6" w:rsidP="00267ED6">
+    <w:p w14:paraId="048DBB0B" w14:textId="77777777" w:rsidR="0002648C" w:rsidRDefault="0002648C" w:rsidP="00267ED6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -5847,51 +5847,51 @@
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6A7D71F3" w14:textId="2C2F3EAE" w:rsidR="0067042A" w:rsidRDefault="0067042A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
@@ -5908,121 +5908,121 @@
       <w:t>CCRC-</w:t>
     </w:r>
     <w:r w:rsidR="005C3BFB">
       <w:t>0</w:t>
     </w:r>
     <w:r w:rsidR="002A6DF2">
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="006125DE">
       <w:t>Q</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> (2/2</w:t>
     </w:r>
     <w:r w:rsidR="000B2D8C">
       <w:t>6</w:t>
     </w:r>
     <w:r>
       <w:t>)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="67107EB7" w14:textId="6F92A559" w:rsidR="005C3BFB" w:rsidRDefault="005C3BFB" w:rsidP="005C3BFB">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>3</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r>
       <w:t>CCRC-02Q (2/2</w:t>
     </w:r>
     <w:r w:rsidR="000B2D8C">
       <w:t>6</w:t>
     </w:r>
     <w:r>
       <w:t>)</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="0D2B9620" w14:textId="5F3A9FC7" w:rsidR="0078250B" w:rsidRPr="005C3BFB" w:rsidRDefault="0078250B" w:rsidP="005C3BFB">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="30ED3FDA" w14:textId="77777777" w:rsidR="00267ED6" w:rsidRDefault="00267ED6" w:rsidP="00267ED6">
+    <w:p w14:paraId="0905189F" w14:textId="77777777" w:rsidR="0002648C" w:rsidRDefault="0002648C" w:rsidP="00267ED6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="51C4E4DD" w14:textId="77777777" w:rsidR="00267ED6" w:rsidRDefault="00267ED6" w:rsidP="00267ED6">
+    <w:p w14:paraId="230B999C" w14:textId="77777777" w:rsidR="0002648C" w:rsidRDefault="0002648C" w:rsidP="00267ED6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4289076F" w14:textId="3EBA7B2E" w:rsidR="00137EB9" w:rsidRDefault="00CB602D" w:rsidP="00E7378E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="left" w:pos="7125"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13145A99" wp14:editId="24FB3C0E">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>-23495</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-457200</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7774305" cy="10057130"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
@@ -6056,51 +6056,51 @@
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00137EB9">
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="7902A654"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="070B4ECB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="643E2D74"/>
@@ -7306,173 +7306,174 @@
   </w:num>
   <w:num w:numId="7" w16cid:durableId="720861429">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="656108603">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1465544403">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="524290248">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1159033450">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="386225211">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="12"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="150"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="SVd1T2e4uOomOHy/IZ1RCLW8TmW5Zn2Ksx00qxwEgxHqsJXu6rvFthEcUtKkQqCSSNHUcaMgXGJB2dX1XIJ7Uw==" w:salt="MceE7c7mpq25KkSRDWZIkQ=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="HDF5Wka0IL8DT5qx3FooGUlFWm2uW3memFPXEUIdTcWnjfezhlRTmECyNmatRmc2szYqKnOo68GtGzvg8tNmbQ==" w:salt="QUJYLKzHeJJjWaBKyF2IoA=="/>
   <w:defaultTabStop w:val="360"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="106497"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00267ED6"/>
     <w:rsid w:val="00005DFF"/>
     <w:rsid w:val="00016B90"/>
     <w:rsid w:val="000217DB"/>
     <w:rsid w:val="00022761"/>
+    <w:rsid w:val="0002648C"/>
     <w:rsid w:val="00040407"/>
     <w:rsid w:val="0004125A"/>
     <w:rsid w:val="0008522D"/>
     <w:rsid w:val="00087E1D"/>
     <w:rsid w:val="00092C8A"/>
     <w:rsid w:val="00097484"/>
     <w:rsid w:val="000A6DDB"/>
     <w:rsid w:val="000B2D8C"/>
     <w:rsid w:val="000C74E7"/>
     <w:rsid w:val="000D395B"/>
     <w:rsid w:val="000E0E36"/>
     <w:rsid w:val="000E2C71"/>
     <w:rsid w:val="000F13A1"/>
     <w:rsid w:val="00103404"/>
     <w:rsid w:val="00104FBD"/>
     <w:rsid w:val="001060E8"/>
     <w:rsid w:val="0010766F"/>
     <w:rsid w:val="00113523"/>
     <w:rsid w:val="0012547F"/>
     <w:rsid w:val="00137EB9"/>
     <w:rsid w:val="00143E88"/>
     <w:rsid w:val="00146B48"/>
     <w:rsid w:val="0015448E"/>
     <w:rsid w:val="0015734C"/>
     <w:rsid w:val="00173120"/>
     <w:rsid w:val="00174C46"/>
     <w:rsid w:val="001800B2"/>
     <w:rsid w:val="00194A33"/>
     <w:rsid w:val="001A7E79"/>
     <w:rsid w:val="001B040C"/>
+    <w:rsid w:val="001C161D"/>
     <w:rsid w:val="001C6F04"/>
     <w:rsid w:val="001D3F8E"/>
     <w:rsid w:val="001F5F4F"/>
     <w:rsid w:val="00215C82"/>
     <w:rsid w:val="00222369"/>
     <w:rsid w:val="002276E1"/>
     <w:rsid w:val="00241BEF"/>
     <w:rsid w:val="00243D3E"/>
-    <w:rsid w:val="002456F2"/>
     <w:rsid w:val="00246E6B"/>
     <w:rsid w:val="0024773E"/>
     <w:rsid w:val="00251382"/>
     <w:rsid w:val="00251C31"/>
     <w:rsid w:val="00267ED6"/>
     <w:rsid w:val="002760FB"/>
     <w:rsid w:val="00281ED9"/>
     <w:rsid w:val="002A6DF2"/>
     <w:rsid w:val="002C4F88"/>
     <w:rsid w:val="002D130E"/>
     <w:rsid w:val="002D180B"/>
     <w:rsid w:val="002D54EB"/>
     <w:rsid w:val="002E1271"/>
     <w:rsid w:val="002F4DD5"/>
     <w:rsid w:val="00302296"/>
     <w:rsid w:val="0030325A"/>
     <w:rsid w:val="0030458D"/>
     <w:rsid w:val="00305262"/>
     <w:rsid w:val="00313470"/>
     <w:rsid w:val="00317337"/>
     <w:rsid w:val="003252D5"/>
     <w:rsid w:val="00325B57"/>
     <w:rsid w:val="00334A20"/>
     <w:rsid w:val="00344320"/>
     <w:rsid w:val="00347A93"/>
     <w:rsid w:val="00386FEA"/>
     <w:rsid w:val="003A24A2"/>
     <w:rsid w:val="003D297C"/>
     <w:rsid w:val="003D37A4"/>
     <w:rsid w:val="003E7057"/>
     <w:rsid w:val="004040B6"/>
-    <w:rsid w:val="00407BE4"/>
     <w:rsid w:val="004138F0"/>
     <w:rsid w:val="004144E6"/>
     <w:rsid w:val="004166CC"/>
     <w:rsid w:val="004225B0"/>
     <w:rsid w:val="00424797"/>
     <w:rsid w:val="004308C2"/>
     <w:rsid w:val="00432B48"/>
     <w:rsid w:val="0043318D"/>
     <w:rsid w:val="004363BA"/>
     <w:rsid w:val="004409BD"/>
     <w:rsid w:val="0044404C"/>
     <w:rsid w:val="00452091"/>
     <w:rsid w:val="004743F5"/>
     <w:rsid w:val="004B4DDC"/>
     <w:rsid w:val="004C0259"/>
     <w:rsid w:val="004C329B"/>
     <w:rsid w:val="004C605D"/>
     <w:rsid w:val="004E0415"/>
     <w:rsid w:val="004E4C66"/>
     <w:rsid w:val="004F066B"/>
     <w:rsid w:val="00507ED9"/>
     <w:rsid w:val="005150AA"/>
+    <w:rsid w:val="00533C63"/>
     <w:rsid w:val="00536C1C"/>
     <w:rsid w:val="0053726C"/>
     <w:rsid w:val="00540A32"/>
     <w:rsid w:val="00555C5B"/>
     <w:rsid w:val="005577C2"/>
     <w:rsid w:val="00563A14"/>
     <w:rsid w:val="005825C8"/>
     <w:rsid w:val="005976D0"/>
     <w:rsid w:val="005A19EE"/>
     <w:rsid w:val="005A4D8F"/>
     <w:rsid w:val="005B0306"/>
     <w:rsid w:val="005C3BFB"/>
     <w:rsid w:val="005E2B88"/>
     <w:rsid w:val="0060655A"/>
     <w:rsid w:val="00606AB7"/>
     <w:rsid w:val="006125DE"/>
     <w:rsid w:val="0063260A"/>
     <w:rsid w:val="0064613F"/>
     <w:rsid w:val="00653539"/>
     <w:rsid w:val="00663244"/>
     <w:rsid w:val="0067042A"/>
     <w:rsid w:val="00683D01"/>
     <w:rsid w:val="00684733"/>
     <w:rsid w:val="006B4003"/>
     <w:rsid w:val="006B5BE0"/>
@@ -7500,96 +7501,96 @@
     <w:rsid w:val="007C3235"/>
     <w:rsid w:val="007D0C14"/>
     <w:rsid w:val="007F75F2"/>
     <w:rsid w:val="0080169F"/>
     <w:rsid w:val="0080313C"/>
     <w:rsid w:val="0080406C"/>
     <w:rsid w:val="00804874"/>
     <w:rsid w:val="00805307"/>
     <w:rsid w:val="0081630D"/>
     <w:rsid w:val="00826272"/>
     <w:rsid w:val="00862F06"/>
     <w:rsid w:val="00870261"/>
     <w:rsid w:val="00875592"/>
     <w:rsid w:val="0087613C"/>
     <w:rsid w:val="00887E8A"/>
     <w:rsid w:val="008B542F"/>
     <w:rsid w:val="008C24CC"/>
     <w:rsid w:val="008D7251"/>
     <w:rsid w:val="008E4A91"/>
     <w:rsid w:val="008F6BF1"/>
     <w:rsid w:val="00901F6E"/>
     <w:rsid w:val="009107C1"/>
     <w:rsid w:val="0091515B"/>
     <w:rsid w:val="00916ED0"/>
     <w:rsid w:val="0091735D"/>
+    <w:rsid w:val="00920453"/>
     <w:rsid w:val="00930714"/>
     <w:rsid w:val="00957BDC"/>
     <w:rsid w:val="00962EB8"/>
     <w:rsid w:val="00964465"/>
     <w:rsid w:val="00970AAF"/>
     <w:rsid w:val="009B000A"/>
     <w:rsid w:val="009D6EC2"/>
     <w:rsid w:val="009F7714"/>
     <w:rsid w:val="00A12FEB"/>
     <w:rsid w:val="00A15E5C"/>
-    <w:rsid w:val="00A31EE5"/>
     <w:rsid w:val="00A33315"/>
     <w:rsid w:val="00A41FEB"/>
     <w:rsid w:val="00A63DEF"/>
     <w:rsid w:val="00A63F9A"/>
     <w:rsid w:val="00A65BA3"/>
     <w:rsid w:val="00A70A41"/>
     <w:rsid w:val="00A76C7F"/>
     <w:rsid w:val="00A84554"/>
     <w:rsid w:val="00A9278E"/>
     <w:rsid w:val="00AA299C"/>
+    <w:rsid w:val="00AC1F46"/>
     <w:rsid w:val="00AE09E5"/>
     <w:rsid w:val="00AF1967"/>
     <w:rsid w:val="00AF28A8"/>
     <w:rsid w:val="00AF364D"/>
     <w:rsid w:val="00B01594"/>
     <w:rsid w:val="00B059D9"/>
     <w:rsid w:val="00B10369"/>
     <w:rsid w:val="00B119A5"/>
     <w:rsid w:val="00B22D58"/>
     <w:rsid w:val="00B24A54"/>
     <w:rsid w:val="00B273D6"/>
     <w:rsid w:val="00B3607B"/>
     <w:rsid w:val="00B368AB"/>
     <w:rsid w:val="00B50784"/>
     <w:rsid w:val="00B51F67"/>
     <w:rsid w:val="00B75C87"/>
     <w:rsid w:val="00B76053"/>
     <w:rsid w:val="00B81427"/>
     <w:rsid w:val="00B93B6F"/>
     <w:rsid w:val="00BC0D17"/>
     <w:rsid w:val="00BC3D9C"/>
     <w:rsid w:val="00BD7540"/>
     <w:rsid w:val="00C02402"/>
     <w:rsid w:val="00C02CF9"/>
-    <w:rsid w:val="00C12B72"/>
     <w:rsid w:val="00C47143"/>
     <w:rsid w:val="00C4785B"/>
     <w:rsid w:val="00C52F50"/>
     <w:rsid w:val="00C53ED9"/>
     <w:rsid w:val="00C565B4"/>
     <w:rsid w:val="00C62D72"/>
     <w:rsid w:val="00C762E1"/>
     <w:rsid w:val="00C82DA0"/>
     <w:rsid w:val="00C96AF6"/>
     <w:rsid w:val="00CA51E2"/>
     <w:rsid w:val="00CB602D"/>
     <w:rsid w:val="00CF03C4"/>
     <w:rsid w:val="00CF497A"/>
     <w:rsid w:val="00D07F09"/>
     <w:rsid w:val="00D13E01"/>
     <w:rsid w:val="00D7443D"/>
     <w:rsid w:val="00D8409F"/>
     <w:rsid w:val="00D92DB9"/>
     <w:rsid w:val="00DC2EC9"/>
     <w:rsid w:val="00DC4A61"/>
     <w:rsid w:val="00DD2E73"/>
     <w:rsid w:val="00DD7C7B"/>
     <w:rsid w:val="00DE7E64"/>
     <w:rsid w:val="00DF43CF"/>
     <w:rsid w:val="00DF52A9"/>
@@ -7603,79 +7604,80 @@
     <w:rsid w:val="00E36E72"/>
     <w:rsid w:val="00E42F99"/>
     <w:rsid w:val="00E43E08"/>
     <w:rsid w:val="00E61FAE"/>
     <w:rsid w:val="00E64C1B"/>
     <w:rsid w:val="00E660B1"/>
     <w:rsid w:val="00E71DBB"/>
     <w:rsid w:val="00E7378E"/>
     <w:rsid w:val="00EA0D77"/>
     <w:rsid w:val="00ED047F"/>
     <w:rsid w:val="00ED5E6B"/>
     <w:rsid w:val="00EE77C2"/>
     <w:rsid w:val="00EF2E1F"/>
     <w:rsid w:val="00F20704"/>
     <w:rsid w:val="00F21747"/>
     <w:rsid w:val="00F24BBF"/>
     <w:rsid w:val="00F2501F"/>
     <w:rsid w:val="00F31675"/>
     <w:rsid w:val="00F33CB7"/>
     <w:rsid w:val="00F4743C"/>
     <w:rsid w:val="00F51708"/>
     <w:rsid w:val="00F70EB8"/>
     <w:rsid w:val="00F71206"/>
     <w:rsid w:val="00F72519"/>
     <w:rsid w:val="00F83AAB"/>
+    <w:rsid w:val="00FA103C"/>
     <w:rsid w:val="00FB031C"/>
     <w:rsid w:val="00FB14A9"/>
     <w:rsid w:val="00FB4496"/>
     <w:rsid w:val="00FC1D7F"/>
     <w:rsid w:val="00FE0E89"/>
     <w:rsid w:val="00FE7F53"/>
     <w:rsid w:val="00FF2A95"/>
     <w:rsid w:val="00FF6814"/>
     <w:rsid w:val="00FF787B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="106497"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="352971F3"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{7A1843CB-1DE5-4628-9F2F-71DCF8530F30}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
@@ -9650,1280 +9652,1277 @@
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SpecialEntitiesSubmissions@ncdoi.gov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="7FE0A72315934B88813435DB538A765D"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{078C1D1D-100A-4649-B0A2-DDAFB88040F6}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="008335B1" w:rsidRDefault="00D42C05" w:rsidP="00D42C05">
+        <w:p w:rsidR="008335B1" w:rsidRDefault="008A1A1A" w:rsidP="008A1A1A">
           <w:pPr>
-            <w:pStyle w:val="7FE0A72315934B88813435DB538A765D2"/>
+            <w:pStyle w:val="7FE0A72315934B88813435DB538A765D"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="3986CE0821AE4D8CBBF0029185988F42"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{864AC4E6-64E2-4AAE-BC47-622E2C150171}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="008335B1" w:rsidRDefault="00D42C05" w:rsidP="00DC4B80">
+        <w:p w:rsidR="008335B1" w:rsidRDefault="008A1A1A" w:rsidP="00DC4B80">
           <w:pPr>
             <w:pStyle w:val="3986CE0821AE4D8CBBF0029185988F421"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="24EB927CC0514FBF9B571F03FC9262D8"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{395F000A-8504-40B3-B7E4-E5D6021B9C77}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="008335B1" w:rsidRDefault="00D42C05" w:rsidP="00DC4B80">
+        <w:p w:rsidR="008335B1" w:rsidRDefault="008A1A1A" w:rsidP="00DC4B80">
           <w:pPr>
             <w:pStyle w:val="24EB927CC0514FBF9B571F03FC9262D81"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="D8E680DAC03A41508483E3CFA5370AE5"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{BED18101-2DF7-47EA-9BCC-51C14837378E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="008335B1" w:rsidRDefault="00D42C05" w:rsidP="00DC4B80">
+        <w:p w:rsidR="008335B1" w:rsidRDefault="008A1A1A" w:rsidP="00DC4B80">
           <w:pPr>
             <w:pStyle w:val="D8E680DAC03A41508483E3CFA5370AE51"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="B73CDDC57CD54041977CDB02A2E9C9E5"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{BD1F72FD-A834-49CE-9527-75BBD9A430D7}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="008335B1" w:rsidRDefault="00D42C05" w:rsidP="00DC4B80">
+        <w:p w:rsidR="008335B1" w:rsidRDefault="008A1A1A" w:rsidP="00DC4B80">
           <w:pPr>
             <w:pStyle w:val="B73CDDC57CD54041977CDB02A2E9C9E51"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2DD2064CE7CC486782C137769A093A31"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C20F4269-E1AD-4560-9433-D4C17CE93B9D}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="008335B1" w:rsidRDefault="00D42C05" w:rsidP="00DC4B80">
+        <w:p w:rsidR="008335B1" w:rsidRDefault="008A1A1A" w:rsidP="00DC4B80">
           <w:pPr>
             <w:pStyle w:val="2DD2064CE7CC486782C137769A093A311"/>
           </w:pPr>
           <w:r>
-            <w:t xml:space="preserve">    </w:t>
+            <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="A653DF58868347739455CEACAF994ED8"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{1748E0AA-A0D1-49A3-97B8-A7F6E86D69F5}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="008335B1" w:rsidRDefault="00D42C05" w:rsidP="00DC4B80">
+        <w:p w:rsidR="008335B1" w:rsidRDefault="008A1A1A" w:rsidP="00DC4B80">
           <w:pPr>
             <w:pStyle w:val="A653DF58868347739455CEACAF994ED81"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2958A4EE1295440F97A742D61EB7B138"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E76F2F71-A9CF-485E-BE7F-AEDBC3490FEF}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="008335B1" w:rsidRDefault="00D42C05" w:rsidP="00DC4B80">
+        <w:p w:rsidR="008335B1" w:rsidRDefault="008A1A1A" w:rsidP="00DC4B80">
           <w:pPr>
             <w:pStyle w:val="2958A4EE1295440F97A742D61EB7B1381"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="809FAA2199BA488499737D121E21AAE0"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{61144160-669B-4C95-83CE-984C91BDB928}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="008335B1" w:rsidRDefault="00D42C05" w:rsidP="00DC4B80">
+        <w:p w:rsidR="008335B1" w:rsidRDefault="008A1A1A" w:rsidP="00DC4B80">
           <w:pPr>
             <w:pStyle w:val="809FAA2199BA488499737D121E21AAE01"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="922778473E4C42F5934FC954F26B891E"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{2D2B5C40-7DDA-4144-9C53-548192A0A33B}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001902FC" w:rsidRDefault="00D42C05" w:rsidP="0025344F">
+        <w:p w:rsidR="001902FC" w:rsidRDefault="008A1A1A" w:rsidP="0025344F">
           <w:pPr>
             <w:pStyle w:val="922778473E4C42F5934FC954F26B891E1"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="892B49EB6AF84079AEEE2FB9133718F1"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C100C986-9E7C-45B2-BC08-CF67538807D4}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001902FC" w:rsidRDefault="00D42C05" w:rsidP="0025344F">
+        <w:p w:rsidR="001902FC" w:rsidRDefault="008A1A1A" w:rsidP="0025344F">
           <w:pPr>
             <w:pStyle w:val="892B49EB6AF84079AEEE2FB9133718F11"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="0419F16CFAE1426A8D9AE23BF405CF2C"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{928E6A28-FAFC-471D-AEC1-638E3F6A7DF6}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0025344F" w:rsidRDefault="00D42C05" w:rsidP="0025344F">
+        <w:p w:rsidR="0025344F" w:rsidRDefault="008A1A1A" w:rsidP="0025344F">
           <w:pPr>
             <w:pStyle w:val="0419F16CFAE1426A8D9AE23BF405CF2C"/>
           </w:pPr>
           <w:r w:rsidRPr="00C82DA0">
             <w:t>MM/DD/YYYY</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="C531F36C229C4F9AA7F773CAC92C50A5"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{4FBA12D4-A10B-4E92-AC8F-B3FA2A0999EB}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0025344F" w:rsidRDefault="00D42C05" w:rsidP="00D42C05">
+        <w:p w:rsidR="0025344F" w:rsidRDefault="008A1A1A" w:rsidP="008A1A1A">
           <w:pPr>
-            <w:pStyle w:val="C531F36C229C4F9AA7F773CAC92C50A52"/>
+            <w:pStyle w:val="C531F36C229C4F9AA7F773CAC92C50A5"/>
           </w:pPr>
           <w:r w:rsidRPr="00C82DA0">
             <w:rPr>
               <w:rFonts w:cs="Times New Roman"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>Type full legal name</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="189E45AEBDDF469DBA56463476BBE996"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{CBAEC612-32BB-44D8-8B07-CEC74C96D273}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0025344F" w:rsidRDefault="00D42C05" w:rsidP="00D42C05">
+        <w:p w:rsidR="0025344F" w:rsidRDefault="008A1A1A" w:rsidP="008A1A1A">
           <w:pPr>
-            <w:pStyle w:val="189E45AEBDDF469DBA56463476BBE9962"/>
+            <w:pStyle w:val="189E45AEBDDF469DBA56463476BBE996"/>
           </w:pPr>
           <w:r w:rsidRPr="00C82DA0">
             <w:rPr>
               <w:rFonts w:cs="Times New Roman"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>Type title or role</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="5F7F6E2890A5488A922949D985C1A726"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E8F73736-E6DF-42EE-9D84-0B74CF0F8198}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0025344F" w:rsidRDefault="00D42C05" w:rsidP="00DC4B80">
+        <w:p w:rsidR="0025344F" w:rsidRDefault="008A1A1A" w:rsidP="00DC4B80">
           <w:pPr>
             <w:pStyle w:val="5F7F6E2890A5488A922949D985C1A7261"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="C283C154C9234B4EAD3E0E972F6BF2CB"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{309D52B3-007D-410B-B7DC-2F8CC423EBBD}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0025344F" w:rsidRDefault="00D42C05" w:rsidP="00D42C05">
+        <w:p w:rsidR="0025344F" w:rsidRDefault="008A1A1A" w:rsidP="008A1A1A">
           <w:pPr>
-            <w:pStyle w:val="C283C154C9234B4EAD3E0E972F6BF2CB2"/>
+            <w:pStyle w:val="C283C154C9234B4EAD3E0E972F6BF2CB"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="44810FE7FF644015BDD9B26C40828557"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{FAC26296-FE62-4106-B333-B208E4B9158C}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0025344F" w:rsidRDefault="00D42C05" w:rsidP="00D42C05">
+        <w:p w:rsidR="0025344F" w:rsidRDefault="008A1A1A" w:rsidP="008A1A1A">
           <w:pPr>
-            <w:pStyle w:val="44810FE7FF644015BDD9B26C408285572"/>
+            <w:pStyle w:val="44810FE7FF644015BDD9B26C40828557"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="90D968670AAA41ED9374FB10EFB1BAE5"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{B41313A2-5A05-433C-B69E-47CE83F7C5A9}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0025344F" w:rsidRDefault="00D42C05" w:rsidP="00DC4B80">
+        <w:p w:rsidR="0025344F" w:rsidRDefault="008A1A1A" w:rsidP="00DC4B80">
           <w:pPr>
             <w:pStyle w:val="90D968670AAA41ED9374FB10EFB1BAE51"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="4524BB2AD7CC4C01A131BCAFF69C160B"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{988533F8-D48B-4C48-8760-B872D5E7E012}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0025344F" w:rsidRDefault="00D42C05" w:rsidP="00D42C05">
+        <w:p w:rsidR="0025344F" w:rsidRDefault="008A1A1A" w:rsidP="008A1A1A">
           <w:pPr>
-            <w:pStyle w:val="4524BB2AD7CC4C01A131BCAFF69C160B2"/>
+            <w:pStyle w:val="4524BB2AD7CC4C01A131BCAFF69C160B"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="097CB351A2EA4EA3A42EE0ACC33FED93"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A4E73DE2-32D1-46B3-BD27-93F10E0A5812}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0025344F" w:rsidRDefault="00D42C05" w:rsidP="00D42C05">
+        <w:p w:rsidR="0025344F" w:rsidRDefault="008A1A1A" w:rsidP="008A1A1A">
           <w:pPr>
-            <w:pStyle w:val="097CB351A2EA4EA3A42EE0ACC33FED932"/>
+            <w:pStyle w:val="097CB351A2EA4EA3A42EE0ACC33FED93"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="FA0C8EC946964A6781686912220BB72D"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{0D4D666F-BEAF-4A7A-9EA2-3F54DF1851BC}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00DC4B80" w:rsidRDefault="00D42C05" w:rsidP="00DC4B80">
+        <w:p w:rsidR="00DC4B80" w:rsidRDefault="008A1A1A" w:rsidP="00DC4B80">
           <w:pPr>
             <w:pStyle w:val="FA0C8EC946964A6781686912220BB72D"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="0BF5ABBB07FF42D492A911728CFF6107"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{55CE82D5-C537-4366-967B-F64D48A7288F}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00DC4B80" w:rsidRDefault="00D42C05" w:rsidP="00DC4B80">
+        <w:p w:rsidR="00DC4B80" w:rsidRDefault="008A1A1A" w:rsidP="00DC4B80">
           <w:pPr>
             <w:pStyle w:val="0BF5ABBB07FF42D492A911728CFF6107"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="4AF64265227A47F997DBA1EA4D098270"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{71336B3C-56F3-4CC7-8F4C-7A5F12F3F670}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00DC4B80" w:rsidRDefault="00D42C05" w:rsidP="00DC4B80">
+        <w:p w:rsidR="00DC4B80" w:rsidRDefault="008A1A1A" w:rsidP="00DC4B80">
           <w:pPr>
             <w:pStyle w:val="4AF64265227A47F997DBA1EA4D098270"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DB7D2E6FEF8A4EFFA977536514B6E1F9"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C176F40D-24D3-43CE-ADFF-2472C9173C5A}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00DC4B80" w:rsidRDefault="00D42C05" w:rsidP="00DC4B80">
+        <w:p w:rsidR="00DC4B80" w:rsidRDefault="008A1A1A" w:rsidP="00DC4B80">
           <w:pPr>
             <w:pStyle w:val="DB7D2E6FEF8A4EFFA977536514B6E1F9"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2D32F0047A3D4BD8991069F9190DE521"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{68D949E4-FE59-43AD-BC62-4FA922B1B66C}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00DC4B80" w:rsidRDefault="00D42C05" w:rsidP="00D42C05">
+        <w:p w:rsidR="00DC4B80" w:rsidRDefault="008A1A1A" w:rsidP="008A1A1A">
           <w:pPr>
-            <w:pStyle w:val="2D32F0047A3D4BD8991069F9190DE5212"/>
+            <w:pStyle w:val="2D32F0047A3D4BD8991069F9190DE521"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2F2FD032A9F64A1D994C3F2E9BC2AD1F"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{ED1A2210-ED8C-4029-8CF6-1ABF49980461}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00DC4B80" w:rsidRDefault="00D42C05" w:rsidP="00DC4B80">
+        <w:p w:rsidR="00DC4B80" w:rsidRDefault="008A1A1A" w:rsidP="00DC4B80">
           <w:pPr>
             <w:pStyle w:val="2F2FD032A9F64A1D994C3F2E9BC2AD1F"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="A730A8D687CC463C82C8950CB35D0F72"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{70DDA5C8-5AE8-4925-AC2C-570A05F0B5D1}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00DC4B80" w:rsidRDefault="00D42C05" w:rsidP="00DC4B80">
+        <w:p w:rsidR="00DC4B80" w:rsidRDefault="008A1A1A" w:rsidP="00DC4B80">
           <w:pPr>
             <w:pStyle w:val="A730A8D687CC463C82C8950CB35D0F72"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="FC5F47CE09984F808A1F7102EE356D12"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{5E2C7444-B9A5-4CBA-980D-D1ED7ABD0E8D}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00DC4B80" w:rsidRDefault="00D42C05" w:rsidP="00DC4B80">
+        <w:p w:rsidR="00DC4B80" w:rsidRDefault="008A1A1A" w:rsidP="00DC4B80">
           <w:pPr>
             <w:pStyle w:val="FC5F47CE09984F808A1F7102EE356D12"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="C58255E1E3ED483D92C6CB204302AFF1"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{4CABC33B-386B-410C-933E-5A4A6BF9CD7D}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00DC4B80" w:rsidRDefault="00D42C05" w:rsidP="00DC4B80">
+        <w:p w:rsidR="00DC4B80" w:rsidRDefault="008A1A1A" w:rsidP="00DC4B80">
           <w:pPr>
             <w:pStyle w:val="C58255E1E3ED483D92C6CB204302AFF1"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="AF39E3BD67304424B40B1A3A53D4B23B"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{2AA9E1A0-D17A-4D4C-B438-D37D892207C4}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00DC4B80" w:rsidRDefault="00D42C05" w:rsidP="00DC4B80">
+        <w:p w:rsidR="00DC4B80" w:rsidRDefault="008A1A1A" w:rsidP="00DC4B80">
           <w:pPr>
             <w:pStyle w:val="AF39E3BD67304424B40B1A3A53D4B23B"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="A62B241BF1FD42EEBA7B937BDC387841"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C7FEA7EC-EE1A-44C9-9D13-05063CAFFD30}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00DC4B80" w:rsidRDefault="00D42C05" w:rsidP="00DC4B80">
+        <w:p w:rsidR="00DC4B80" w:rsidRDefault="008A1A1A" w:rsidP="00DC4B80">
           <w:pPr>
             <w:pStyle w:val="A62B241BF1FD42EEBA7B937BDC387841"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="4036977FE5D44E449028A49F52B5FFB8"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A8E16970-8A1E-4487-A18E-35992607050D}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00DC4B80" w:rsidRDefault="00D42C05" w:rsidP="00DC4B80">
+        <w:p w:rsidR="00DC4B80" w:rsidRDefault="008A1A1A" w:rsidP="00DC4B80">
           <w:pPr>
             <w:pStyle w:val="4036977FE5D44E449028A49F52B5FFB8"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E8D24EF508A141929EB61891DE0A0394"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{DC708EFF-3522-4917-97DE-EC245ECBCA65}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00DC4B80" w:rsidRDefault="00D42C05" w:rsidP="00DC4B80">
+        <w:p w:rsidR="00DC4B80" w:rsidRDefault="008A1A1A" w:rsidP="00DC4B80">
           <w:pPr>
             <w:pStyle w:val="E8D24EF508A141929EB61891DE0A0394"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="3EB4058D769742E39E9B2765E5BA0CB5"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C8F831AB-F408-4927-B87C-758870E01C1E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00DC4B80" w:rsidRDefault="00D42C05" w:rsidP="00DC4B80">
+        <w:p w:rsidR="00DC4B80" w:rsidRDefault="008A1A1A" w:rsidP="00DC4B80">
           <w:pPr>
             <w:pStyle w:val="3EB4058D769742E39E9B2765E5BA0CB5"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="50BC801B771C47B1ACFFA51D9229CCFA"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{421C03D3-9A48-41B6-9BE3-DF4E7814A904}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00DC4B80" w:rsidRDefault="00D42C05" w:rsidP="00DC4B80">
+        <w:p w:rsidR="00DC4B80" w:rsidRDefault="008A1A1A" w:rsidP="00DC4B80">
           <w:pPr>
             <w:pStyle w:val="50BC801B771C47B1ACFFA51D9229CCFA"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="6315FF2956B544BE8CA529961E195802"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{B09767D9-0991-4F9F-9A24-07D9648F3F05}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00DC4B80" w:rsidRDefault="00D42C05" w:rsidP="00DC4B80">
+        <w:p w:rsidR="00DC4B80" w:rsidRDefault="008A1A1A" w:rsidP="00DC4B80">
           <w:pPr>
             <w:pStyle w:val="6315FF2956B544BE8CA529961E195802"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="4308A4B1A8DA4697A9A5AD36BFDC2462"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{65E97D25-BACA-4782-A59C-9537DC9E5F18}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00DC4B80" w:rsidRDefault="00D42C05" w:rsidP="00DC4B80">
+        <w:p w:rsidR="00DC4B80" w:rsidRDefault="008A1A1A" w:rsidP="00DC4B80">
           <w:pPr>
             <w:pStyle w:val="4308A4B1A8DA4697A9A5AD36BFDC2462"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="554818F14DDA46FCA8AE8F90E6AC4427"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{BD40D57A-5983-4F2A-A87B-2C8D367CF2C0}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00DC4B80" w:rsidRDefault="00D42C05" w:rsidP="00DC4B80">
+        <w:p w:rsidR="00DC4B80" w:rsidRDefault="008A1A1A" w:rsidP="00DC4B80">
           <w:pPr>
             <w:pStyle w:val="554818F14DDA46FCA8AE8F90E6AC4427"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="4B7A1AD6178941CBB9B879C5CF985896"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{17D01B88-053E-4FCE-960F-F864B3ECC71F}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00862941" w:rsidRDefault="00D42C05" w:rsidP="00D42C05">
+        <w:p w:rsidR="00862941" w:rsidRDefault="008A1A1A" w:rsidP="008A1A1A">
           <w:pPr>
-            <w:pStyle w:val="4B7A1AD6178941CBB9B879C5CF9858962"/>
+            <w:pStyle w:val="4B7A1AD6178941CBB9B879C5CF985896"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>________</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="529BF4F8C8B24D699796A6A1E8A3FD4D"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E6EB2713-C2A6-426B-884E-C2246ADD4CAA}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00862941" w:rsidRDefault="00D42C05">
+        <w:p w:rsidR="00862941" w:rsidRDefault="008A1A1A">
           <w:r>
             <w:t>________</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2CC05548173048EDAE20864AB177B426"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{B3357CC3-E5EB-4BF6-844A-B61288B71AC3}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00862941" w:rsidRDefault="00D42C05" w:rsidP="00862941">
+        <w:p w:rsidR="00862941" w:rsidRDefault="008A1A1A" w:rsidP="00862941">
           <w:pPr>
             <w:pStyle w:val="2CC05548173048EDAE20864AB177B426"/>
           </w:pPr>
           <w:r>
             <w:t>________</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E585E29EDF3044F58E64BB687CC74A7C"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{78860349-44A1-4571-91EE-0DF6A3C19C19}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00862941" w:rsidRDefault="00D42C05" w:rsidP="00D42C05">
+        <w:p w:rsidR="00862941" w:rsidRDefault="008A1A1A" w:rsidP="008A1A1A">
           <w:pPr>
-            <w:pStyle w:val="E585E29EDF3044F58E64BB687CC74A7C2"/>
+            <w:pStyle w:val="E585E29EDF3044F58E64BB687CC74A7C"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:cs="Times New Roman"/>
             </w:rPr>
             <w:t>________</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="C2CF14BEDBD348E4810FF51855328BD6"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{71D2D6A9-A3FD-41CE-B86F-EC603728ADB1}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00862941" w:rsidRDefault="00D42C05" w:rsidP="00D42C05">
+        <w:p w:rsidR="00862941" w:rsidRDefault="008A1A1A" w:rsidP="008A1A1A">
           <w:pPr>
-            <w:pStyle w:val="C2CF14BEDBD348E4810FF51855328BD62"/>
+            <w:pStyle w:val="C2CF14BEDBD348E4810FF51855328BD6"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:cs="Times New Roman"/>
             </w:rPr>
             <w:t>________</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="C9F6EB2F88234C53B60BE0C819B17B49"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{ACEA786C-15A9-4AF3-904B-C603883742DB}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00814203" w:rsidRDefault="00D42C05" w:rsidP="00D42C05">
+        <w:p w:rsidR="00814203" w:rsidRDefault="008A1A1A" w:rsidP="008A1A1A">
           <w:pPr>
-            <w:pStyle w:val="C9F6EB2F88234C53B60BE0C819B17B492"/>
+            <w:pStyle w:val="C9F6EB2F88234C53B60BE0C819B17B49"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>________</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="D85327A4FF3E43D98D29CEFC3FB58970"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{51D64607-0B51-4903-9F06-4DDE74D300D3}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="008A1A1A" w:rsidRDefault="00D42C05" w:rsidP="00D42C05">
+        <w:p w:rsidR="008A1A1A" w:rsidRDefault="008A1A1A" w:rsidP="008A1A1A">
           <w:pPr>
-            <w:pStyle w:val="D85327A4FF3E43D98D29CEFC3FB589702"/>
+            <w:pStyle w:val="D85327A4FF3E43D98D29CEFC3FB58970"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>________</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="7E5B4F93087443278567A4FD92145378"/>
+        <w:name w:val="DefaultPlaceholder_-1854013437"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{20B9CF27-9473-4E81-87A9-CFE9FEE09CF5}"/>
+        <w:guid w:val="{CAF7E12E-0AC3-4BA4-8CB1-51D22BEC6881}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D42C05" w:rsidRDefault="00D42C05" w:rsidP="00D42C05">
-[...2 lines deleted...]
-          </w:pPr>
+        <w:p w:rsidR="0098507C" w:rsidRDefault="0098507C">
           <w:r w:rsidRPr="002E61BE">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -10967,98 +10966,100 @@
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00100089"/>
     <w:rsid w:val="00005DFF"/>
     <w:rsid w:val="00100089"/>
     <w:rsid w:val="001060E8"/>
     <w:rsid w:val="00146B48"/>
     <w:rsid w:val="001902FC"/>
+    <w:rsid w:val="001C161D"/>
     <w:rsid w:val="001F5F4F"/>
     <w:rsid w:val="0024773E"/>
     <w:rsid w:val="00251C31"/>
     <w:rsid w:val="0025344F"/>
     <w:rsid w:val="002D130E"/>
     <w:rsid w:val="00325B57"/>
     <w:rsid w:val="00334A20"/>
     <w:rsid w:val="00344320"/>
     <w:rsid w:val="003D297C"/>
     <w:rsid w:val="004308C2"/>
     <w:rsid w:val="0043318D"/>
     <w:rsid w:val="004B4DDC"/>
     <w:rsid w:val="004C0259"/>
     <w:rsid w:val="004E4C66"/>
     <w:rsid w:val="00536C1C"/>
     <w:rsid w:val="0063260A"/>
     <w:rsid w:val="006C73A0"/>
     <w:rsid w:val="00713C03"/>
     <w:rsid w:val="007B1A3A"/>
     <w:rsid w:val="0080313C"/>
     <w:rsid w:val="00814203"/>
     <w:rsid w:val="008335B1"/>
     <w:rsid w:val="00862941"/>
     <w:rsid w:val="00875592"/>
     <w:rsid w:val="00877D69"/>
     <w:rsid w:val="008A1A1A"/>
     <w:rsid w:val="008D7251"/>
     <w:rsid w:val="0096323A"/>
     <w:rsid w:val="00970AAF"/>
     <w:rsid w:val="0098507C"/>
     <w:rsid w:val="00A65BA3"/>
     <w:rsid w:val="00A920C9"/>
     <w:rsid w:val="00AF364D"/>
     <w:rsid w:val="00B10369"/>
     <w:rsid w:val="00B119A5"/>
     <w:rsid w:val="00B273D6"/>
     <w:rsid w:val="00B93B6F"/>
-    <w:rsid w:val="00C12B72"/>
-    <w:rsid w:val="00D42C05"/>
+    <w:rsid w:val="00C92ADF"/>
     <w:rsid w:val="00D8409F"/>
     <w:rsid w:val="00D92DB9"/>
     <w:rsid w:val="00DC4B80"/>
     <w:rsid w:val="00E10FF0"/>
     <w:rsid w:val="00E43E08"/>
     <w:rsid w:val="00EA0D77"/>
     <w:rsid w:val="00EE77C2"/>
     <w:rsid w:val="00F20704"/>
+    <w:rsid w:val="00FA103C"/>
     <w:rsid w:val="00FA3947"/>
+    <w:rsid w:val="00FF1094"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
@@ -11470,51 +11471,51 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00D42C05"/>
+    <w:rsid w:val="0098507C"/>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="0419F16CFAE1426A8D9AE23BF405CF2C">
     <w:name w:val="0419F16CFAE1426A8D9AE23BF405CF2C"/>
     <w:rsid w:val="0025344F"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="922778473E4C42F5934FC954F26B891E1">
     <w:name w:val="922778473E4C42F5934FC954F26B891E1"/>
     <w:rsid w:val="0025344F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="892B49EB6AF84079AEEE2FB9133718F11">
     <w:name w:val="892B49EB6AF84079AEEE2FB9133718F11"/>
     <w:rsid w:val="0025344F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
@@ -11809,334 +11810,50 @@
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="C531F36C229C4F9AA7F773CAC92C50A5">
     <w:name w:val="C531F36C229C4F9AA7F773CAC92C50A5"/>
     <w:rsid w:val="008A1A1A"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="189E45AEBDDF469DBA56463476BBE996">
     <w:name w:val="189E45AEBDDF469DBA56463476BBE996"/>
     <w:rsid w:val="008A1A1A"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7E5B4F93087443278567A4FD92145378">
-[...282 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
@@ -12419,69 +12136,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3AC93C1E-91FD-4D96-8184-3C461011AC0D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>1224</Words>
-  <Characters>6977</Characters>
+  <Words>1220</Words>
+  <Characters>6956</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>58</Lines>
+  <Lines>57</Lines>
   <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>PERMIT TO ACCEPT DEPOSITS CCRC LICENSE APPLICATION STEP 3</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8185</CharactersWithSpaces>
+  <CharactersWithSpaces>8160</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>PERMIT TO ACCEPT DEPOSITS CCRC LICENSE APPLICATION STEP 3</dc:title>
   <dc:subject/>
   <dc:creator>Tripp, Trisha</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>