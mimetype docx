--- v0 (2026-01-15)
+++ v1 (2026-09-13)
@@ -10,68 +10,68 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="75BC4F61" w14:textId="77777777" w:rsidR="00ED047F" w:rsidRPr="00016B90" w:rsidRDefault="00ED047F" w:rsidP="001C1AED">
+    <w:p w14:paraId="75BC4F61" w14:textId="6671AA02" w:rsidR="00ED047F" w:rsidRPr="00016B90" w:rsidRDefault="00ED047F" w:rsidP="001C1AED">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:right="-900"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rStyle w:val="DIVISION1"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00016B90">
         <w:rPr>
           <w:rStyle w:val="DIVISION1"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>FINANCIAL OVERSIGHT &amp; SPECIAL ENTITIES DIVISION</w:t>
+        <w:t>SPECIAL ENTITIES DIVISION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F39B5A4" w14:textId="7AB42A3F" w:rsidR="00ED047F" w:rsidRPr="009364E8" w:rsidRDefault="00506031" w:rsidP="001C1AED">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="1320" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009364E8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Expansion </w:t>
       </w:r>
       <w:r w:rsidR="009861E8" w:rsidRPr="009364E8">
@@ -1295,66 +1295,66 @@
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Mailing Address (USPS):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B69BF1C" w14:textId="77777777" w:rsidR="00D14D09" w:rsidRPr="002E61D4" w:rsidRDefault="00D14D09" w:rsidP="00547C67">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E61D4">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>North Carolina Department of Insurance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42D5659C" w14:textId="77777777" w:rsidR="00D14D09" w:rsidRPr="002E61D4" w:rsidRDefault="00D14D09" w:rsidP="00547C67">
+    <w:p w14:paraId="42D5659C" w14:textId="3193EEDC" w:rsidR="00D14D09" w:rsidRPr="002E61D4" w:rsidRDefault="00D14D09" w:rsidP="00547C67">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E61D4">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Financial Oversight &amp; Special Entities Division</w:t>
+        <w:t>Special Entities Division</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FA7D7FF" w14:textId="77777777" w:rsidR="00D14D09" w:rsidRPr="002E61D4" w:rsidRDefault="00D14D09" w:rsidP="00547C67">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E61D4">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1203 Mail Service Center</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="351603FD" w14:textId="77777777" w:rsidR="00D14D09" w:rsidRPr="002E61D4" w:rsidRDefault="00D14D09" w:rsidP="00547C67">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -5837,60 +5837,60 @@
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4FB9DD58" w14:textId="77777777" w:rsidR="00243D3E" w:rsidRDefault="00243D3E" w:rsidP="00243D3E">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00243D3E" w:rsidSect="001C1AED">
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4DAB28D5" w14:textId="77777777" w:rsidR="00267ED6" w:rsidRDefault="00267ED6" w:rsidP="00267ED6">
+    <w:p w14:paraId="006C980C" w14:textId="77777777" w:rsidR="000A3D79" w:rsidRDefault="000A3D79" w:rsidP="00267ED6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="29F62301" w14:textId="77777777" w:rsidR="00267ED6" w:rsidRDefault="00267ED6" w:rsidP="00267ED6">
+    <w:p w14:paraId="7D313C28" w14:textId="77777777" w:rsidR="000A3D79" w:rsidRDefault="000A3D79" w:rsidP="00267ED6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -5916,51 +5916,51 @@
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6A7D71F3" w14:textId="7F7382A1" w:rsidR="0067042A" w:rsidRPr="00291DC8" w:rsidRDefault="0067042A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00291DC8">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="00291DC8">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="00291DC8">
       <w:rPr>
         <w:sz w:val="20"/>
@@ -6016,109 +6016,109 @@
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>0</w:t>
     </w:r>
     <w:r w:rsidR="00866FB0" w:rsidRPr="00291DC8">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
     <w:r w:rsidRPr="00291DC8">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> (12/25)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0D2B9620" w14:textId="798FCDA8" w:rsidR="0078250B" w:rsidRPr="00291DC8" w:rsidRDefault="0078250B" w:rsidP="0078250B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r w:rsidRPr="00291DC8">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>CCRC-</w:t>
     </w:r>
     <w:r w:rsidR="00291DC8" w:rsidRPr="00291DC8">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>0</w:t>
     </w:r>
     <w:r w:rsidR="00866FB0" w:rsidRPr="00291DC8">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
     <w:r w:rsidRPr="00291DC8">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> (12/25)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="30ED3FDA" w14:textId="77777777" w:rsidR="00267ED6" w:rsidRDefault="00267ED6" w:rsidP="00267ED6">
+    <w:p w14:paraId="0484FC4A" w14:textId="77777777" w:rsidR="000A3D79" w:rsidRDefault="000A3D79" w:rsidP="00267ED6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="51C4E4DD" w14:textId="77777777" w:rsidR="00267ED6" w:rsidRDefault="00267ED6" w:rsidP="00267ED6">
+    <w:p w14:paraId="365C79AF" w14:textId="77777777" w:rsidR="000A3D79" w:rsidRDefault="000A3D79" w:rsidP="00267ED6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4289076F" w14:textId="3EBA7B2E" w:rsidR="00137EB9" w:rsidRDefault="00CB602D" w:rsidP="00E7378E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="left" w:pos="7125"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13145A99" wp14:editId="24FB3C0E">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>-23495</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-457200</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7774305" cy="10057130"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
@@ -6152,51 +6152,51 @@
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00137EB9">
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="070B4ECB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F86289C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -11249,140 +11249,147 @@
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="783381586">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="360934332">
     <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="1309364599">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="1652175118">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="322634824">
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="16"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="mAq07s+TIDgekGg8FyYLhrPyvlECwHfBQGSIU6p8Z7nLqlje5NW+YztSk+s2sNiWQcOvItVtgh5OW9hgAo4ZNQ==" w:salt="/ZcrYRPFYMAhzaHQe7fujw=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="ATsSbS8G2QEor4/AzJHUcq1EkGP8FEn+DAjbFr5xekvRCDyhJJlud8EcAbh8vo7a2J+I2bcmR0gaWolwsJwVPA==" w:salt="ynm3RAyh+XiFAOcZZq3h3g=="/>
   <w:defaultTabStop w:val="360"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="57345"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00267ED6"/>
     <w:rsid w:val="00016B90"/>
     <w:rsid w:val="000217DB"/>
     <w:rsid w:val="00022761"/>
     <w:rsid w:val="00051DEC"/>
     <w:rsid w:val="0007523A"/>
     <w:rsid w:val="00080E54"/>
     <w:rsid w:val="0008522D"/>
     <w:rsid w:val="00097484"/>
+    <w:rsid w:val="000A3D79"/>
     <w:rsid w:val="000A6DDB"/>
     <w:rsid w:val="000E2C71"/>
     <w:rsid w:val="001060E8"/>
     <w:rsid w:val="0010766F"/>
+    <w:rsid w:val="00135DB9"/>
     <w:rsid w:val="00137EB9"/>
+    <w:rsid w:val="00141E8D"/>
     <w:rsid w:val="00143E88"/>
     <w:rsid w:val="00146B48"/>
     <w:rsid w:val="0015734C"/>
     <w:rsid w:val="00174C46"/>
     <w:rsid w:val="001800B2"/>
     <w:rsid w:val="00194A33"/>
     <w:rsid w:val="001A7E79"/>
     <w:rsid w:val="001B040C"/>
     <w:rsid w:val="001B0E3A"/>
     <w:rsid w:val="001C1AED"/>
     <w:rsid w:val="001D3F8E"/>
+    <w:rsid w:val="001F17A8"/>
     <w:rsid w:val="0020260B"/>
     <w:rsid w:val="002276E1"/>
     <w:rsid w:val="00241BEF"/>
     <w:rsid w:val="00243D3E"/>
     <w:rsid w:val="00246E6B"/>
     <w:rsid w:val="00251C31"/>
     <w:rsid w:val="00254BFB"/>
     <w:rsid w:val="002658FD"/>
     <w:rsid w:val="00267ED6"/>
     <w:rsid w:val="00281ED9"/>
+    <w:rsid w:val="0029047C"/>
     <w:rsid w:val="00291DC8"/>
     <w:rsid w:val="002C3AE8"/>
     <w:rsid w:val="002D54EB"/>
     <w:rsid w:val="002E1271"/>
     <w:rsid w:val="002F4DD5"/>
     <w:rsid w:val="00302296"/>
     <w:rsid w:val="0030325A"/>
     <w:rsid w:val="0030458D"/>
     <w:rsid w:val="00307F1C"/>
     <w:rsid w:val="00325B57"/>
     <w:rsid w:val="003319E2"/>
     <w:rsid w:val="00386FEA"/>
     <w:rsid w:val="003A24A2"/>
     <w:rsid w:val="003B2F68"/>
     <w:rsid w:val="003C06BD"/>
     <w:rsid w:val="004138F0"/>
     <w:rsid w:val="004166CC"/>
     <w:rsid w:val="004225B0"/>
     <w:rsid w:val="00424797"/>
     <w:rsid w:val="00435DAC"/>
     <w:rsid w:val="0044404C"/>
     <w:rsid w:val="00451440"/>
+    <w:rsid w:val="00460C19"/>
     <w:rsid w:val="004A2E22"/>
     <w:rsid w:val="004C0259"/>
     <w:rsid w:val="004C329B"/>
     <w:rsid w:val="004C605D"/>
     <w:rsid w:val="004E0415"/>
     <w:rsid w:val="00506031"/>
     <w:rsid w:val="005150AA"/>
     <w:rsid w:val="00533DD6"/>
     <w:rsid w:val="0053726C"/>
     <w:rsid w:val="00547C67"/>
+    <w:rsid w:val="00556A32"/>
     <w:rsid w:val="005825C8"/>
     <w:rsid w:val="005A15C5"/>
     <w:rsid w:val="005A19EE"/>
     <w:rsid w:val="005A4D8F"/>
     <w:rsid w:val="005B0306"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="0060655A"/>
     <w:rsid w:val="00606AB7"/>
     <w:rsid w:val="0064613F"/>
     <w:rsid w:val="00663244"/>
     <w:rsid w:val="00664094"/>
     <w:rsid w:val="0067042A"/>
     <w:rsid w:val="006769AA"/>
     <w:rsid w:val="00684733"/>
     <w:rsid w:val="006B4003"/>
     <w:rsid w:val="006B5BE0"/>
     <w:rsid w:val="006D7725"/>
     <w:rsid w:val="00726085"/>
     <w:rsid w:val="00737AD0"/>
     <w:rsid w:val="00757D03"/>
     <w:rsid w:val="007730CD"/>
     <w:rsid w:val="007775BD"/>
     <w:rsid w:val="0078250B"/>
     <w:rsid w:val="00786E39"/>
     <w:rsid w:val="00790B02"/>
@@ -11420,124 +11427,124 @@
     <w:rsid w:val="009F12BF"/>
     <w:rsid w:val="009F50CC"/>
     <w:rsid w:val="009F7714"/>
     <w:rsid w:val="00A07217"/>
     <w:rsid w:val="00A41FEB"/>
     <w:rsid w:val="00A42293"/>
     <w:rsid w:val="00A422E8"/>
     <w:rsid w:val="00A63DEF"/>
     <w:rsid w:val="00A63F9A"/>
     <w:rsid w:val="00A70A41"/>
     <w:rsid w:val="00AA299C"/>
     <w:rsid w:val="00AE09E5"/>
     <w:rsid w:val="00AE2F68"/>
     <w:rsid w:val="00AE6C4C"/>
     <w:rsid w:val="00AF1967"/>
     <w:rsid w:val="00AF28A8"/>
     <w:rsid w:val="00B01594"/>
     <w:rsid w:val="00B059D9"/>
     <w:rsid w:val="00B1779A"/>
     <w:rsid w:val="00B218E0"/>
     <w:rsid w:val="00B22D58"/>
     <w:rsid w:val="00B3607B"/>
     <w:rsid w:val="00B368AB"/>
     <w:rsid w:val="00B50784"/>
     <w:rsid w:val="00B51F67"/>
+    <w:rsid w:val="00B542E0"/>
     <w:rsid w:val="00B75C87"/>
     <w:rsid w:val="00BC0D17"/>
     <w:rsid w:val="00BC3D9C"/>
     <w:rsid w:val="00BC5FF6"/>
     <w:rsid w:val="00BD7540"/>
     <w:rsid w:val="00C02CF9"/>
     <w:rsid w:val="00C0432A"/>
     <w:rsid w:val="00C24DE0"/>
     <w:rsid w:val="00C43461"/>
     <w:rsid w:val="00C52F50"/>
     <w:rsid w:val="00C53ED9"/>
     <w:rsid w:val="00C565B4"/>
     <w:rsid w:val="00C57539"/>
     <w:rsid w:val="00C85BBC"/>
     <w:rsid w:val="00CB602D"/>
     <w:rsid w:val="00CF497A"/>
     <w:rsid w:val="00D14D09"/>
     <w:rsid w:val="00D26030"/>
     <w:rsid w:val="00D3217F"/>
-    <w:rsid w:val="00D325A0"/>
     <w:rsid w:val="00D53285"/>
     <w:rsid w:val="00D605A0"/>
     <w:rsid w:val="00D7443D"/>
     <w:rsid w:val="00D801DE"/>
     <w:rsid w:val="00D92DB9"/>
     <w:rsid w:val="00D95590"/>
     <w:rsid w:val="00DE7E64"/>
+    <w:rsid w:val="00DF5938"/>
     <w:rsid w:val="00E10271"/>
     <w:rsid w:val="00E42F99"/>
-    <w:rsid w:val="00E466C8"/>
     <w:rsid w:val="00E62DE1"/>
     <w:rsid w:val="00E660B1"/>
     <w:rsid w:val="00E71DBB"/>
     <w:rsid w:val="00E7378E"/>
     <w:rsid w:val="00E8094B"/>
     <w:rsid w:val="00ED047F"/>
     <w:rsid w:val="00EE77C2"/>
     <w:rsid w:val="00EF3202"/>
     <w:rsid w:val="00F112DA"/>
     <w:rsid w:val="00F21747"/>
     <w:rsid w:val="00F24BBF"/>
     <w:rsid w:val="00F2501F"/>
     <w:rsid w:val="00F31675"/>
     <w:rsid w:val="00F31FC0"/>
     <w:rsid w:val="00F36FA5"/>
     <w:rsid w:val="00F71206"/>
     <w:rsid w:val="00F72519"/>
     <w:rsid w:val="00F83AAB"/>
     <w:rsid w:val="00F95878"/>
     <w:rsid w:val="00FB14A9"/>
     <w:rsid w:val="00FB4496"/>
     <w:rsid w:val="00FE7F53"/>
     <w:rsid w:val="00FF6814"/>
     <w:rsid w:val="00FF787B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="57345"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="352971F3"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{7A1843CB-1DE5-4628-9F2F-71DCF8530F30}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
@@ -13134,51 +13141,51 @@
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SpecialEntitiesSubmissions@ncdoi.gov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="CDF366DCE6964C7AAA1D09D3F9B09C02"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{682A95E4-65E5-45D2-84B0-7DBC06376AE1}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="005D0CD7" w:rsidRDefault="00DF5C5F" w:rsidP="00DF5C5F">
           <w:pPr>
             <w:pStyle w:val="CDF366DCE6964C7AAA1D09D3F9B09C02"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
@@ -14043,69 +14050,74 @@
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00100089"/>
     <w:rsid w:val="00100089"/>
     <w:rsid w:val="001060E8"/>
     <w:rsid w:val="00146B48"/>
     <w:rsid w:val="00251C31"/>
+    <w:rsid w:val="00276CA1"/>
     <w:rsid w:val="00325B57"/>
     <w:rsid w:val="003319E2"/>
+    <w:rsid w:val="003D353B"/>
+    <w:rsid w:val="00460C19"/>
     <w:rsid w:val="004C0259"/>
+    <w:rsid w:val="00556A32"/>
     <w:rsid w:val="005A15C5"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005D0CD7"/>
     <w:rsid w:val="007730CD"/>
+    <w:rsid w:val="008236C5"/>
     <w:rsid w:val="008335B1"/>
     <w:rsid w:val="00875592"/>
     <w:rsid w:val="008E4B06"/>
     <w:rsid w:val="009F12BF"/>
     <w:rsid w:val="00A07217"/>
     <w:rsid w:val="00A42293"/>
     <w:rsid w:val="00A422E8"/>
     <w:rsid w:val="00C85BBC"/>
     <w:rsid w:val="00D92DB9"/>
     <w:rsid w:val="00D95590"/>
+    <w:rsid w:val="00DF5938"/>
     <w:rsid w:val="00DF5C5F"/>
-    <w:rsid w:val="00E466C8"/>
     <w:rsid w:val="00EE77C2"/>
     <w:rsid w:val="00F31FC0"/>
     <w:rsid w:val="00F36FA5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
@@ -15131,69 +15143,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3AC93C1E-91FD-4D96-8184-3C461011AC0D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>1226</Words>
-  <Characters>7485</Characters>
+  <Words>1387</Words>
+  <Characters>7906</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>205</Lines>
-  <Paragraphs>129</Paragraphs>
+  <Lines>65</Lines>
+  <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>PERMIT TO ACCEPT DEPOSITS CCRC LICENSE APPLICATION STEP 3</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9156</CharactersWithSpaces>
+  <CharactersWithSpaces>9275</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>PERMIT TO ACCEPT DEPOSITS CCRC LICENSE APPLICATION STEP 3</dc:title>
   <dc:subject/>
   <dc:creator>Tripp, Trisha</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>