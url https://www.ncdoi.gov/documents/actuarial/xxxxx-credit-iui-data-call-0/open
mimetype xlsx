--- v0 (2025-10-29)
+++ v1 (2026-07-24)
@@ -1,229 +1,225 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/activeX/activeX1.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/embeddings/oleObject1.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject2.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/embeddings/oleObject3.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
+  <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/embeddings/oleObject4.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/embeddings/oleObject4.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
-  <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28623"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="166925"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...5 lines deleted...]
-  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="F1bPHwtcfKsVETHex2BpiwRYPPiPTpe1xFxjJMsCgutKSbah8OUeuxzK0qKBoKZsEjWVydZXwDL4CKlk9Nu/VA==" workbookSaltValue="SLhEvPHGWqC9olHZFn7pNA==" workbookSpinCount="100000" lockStructure="1"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{E108E902-39E0-4A43-B4CC-6B9251D5D305}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="uJ7/Jj8X07LsAhcxWbqg14fOm8UMVyT6wT/1PSZ/oFK0XR/dAi6WDXgDzQfY/iis2A0AB5FVAikW07Tk7nwOxw==" workbookSaltValue="QGyx7FH37HFqZfJkuz3bKA==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="-13068" yWindow="-108" windowWidth="13176" windowHeight="22536" xr2:uid="{4A40213C-AE06-4CB2-9108-67F1A26FEE65}"/>
+    <workbookView xWindow="30015" yWindow="2595" windowWidth="21600" windowHeight="11295" xr2:uid="{4A40213C-AE06-4CB2-9108-67F1A26FEE65}"/>
   </bookViews>
   <sheets>
     <sheet name="Instructions" sheetId="7" r:id="rId1"/>
     <sheet name="Verification" sheetId="8" r:id="rId2"/>
     <sheet name="DataInput_IUI" sheetId="9" r:id="rId3"/>
     <sheet name="NAIC_Credit_Ins_Exp_Exhibit" sheetId="11" r:id="rId4"/>
     <sheet name="NAIC_Earned_Premium_Conversion" sheetId="14" r:id="rId5"/>
     <sheet name="TrueFalseVariable" sheetId="15" state="hidden" r:id="rId6"/>
     <sheet name="Definitions" sheetId="13" state="hidden" r:id="rId7"/>
     <sheet name="BlankDataCall_Interrogatories" sheetId="3" state="hidden" r:id="rId8"/>
     <sheet name="BlankDataCall_Instructions" sheetId="2" state="hidden" r:id="rId9"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId10"/>
   </externalReferences>
   <definedNames>
     <definedName name="PastContact">[1]PastContact!$B$2:$T$107</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="8">BlankDataCall_Instructions!$A$1:$B$37</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Instructions!$A$1:$K$58</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">NAIC_Credit_Ins_Exp_Exhibit!$A$1:$M$194</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">NAIC_Earned_Premium_Conversion!$A$1:$N$66</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">Verification!$A$1:$H$33</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
+    </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="C79" i="9" l="1"/>
+  <c r="E81" i="9" l="1"/>
   <c r="C81" i="9"/>
+  <c r="E80" i="9"/>
   <c r="C80" i="9"/>
-  <c r="C69" i="9"/>
-[...11 lines deleted...]
-  <c r="E80" i="9"/>
   <c r="E79" i="9"/>
+  <c r="C79" i="9"/>
   <c r="E76" i="9"/>
   <c r="C76" i="9"/>
   <c r="E75" i="9"/>
   <c r="C75" i="9"/>
   <c r="E74" i="9"/>
   <c r="C74" i="9"/>
   <c r="E71" i="9"/>
   <c r="C71" i="9"/>
   <c r="E70" i="9"/>
+  <c r="C70" i="9"/>
   <c r="E69" i="9"/>
+  <c r="C69" i="9"/>
   <c r="E46" i="9"/>
+  <c r="E72" i="9" s="1"/>
   <c r="C46" i="9"/>
+  <c r="C72" i="9" s="1"/>
   <c r="E41" i="9"/>
   <c r="E83" i="9" s="1"/>
   <c r="C41" i="9"/>
   <c r="C83" i="9" s="1"/>
   <c r="E36" i="9"/>
+  <c r="E77" i="9" s="1"/>
   <c r="C36" i="9"/>
+  <c r="C77" i="9" s="1"/>
   <c r="E31" i="9"/>
   <c r="C31" i="9"/>
   <c r="E26" i="9"/>
   <c r="C26" i="9"/>
+  <c r="B23" i="9"/>
+  <c r="B28" i="9" s="1"/>
   <c r="E21" i="9"/>
   <c r="C21" i="9"/>
   <c r="B21" i="9"/>
   <c r="B26" i="9" s="1"/>
   <c r="B31" i="9" s="1"/>
   <c r="B36" i="9" s="1"/>
   <c r="B41" i="9" s="1"/>
   <c r="B46" i="9" s="1"/>
   <c r="B72" i="9" s="1"/>
   <c r="B77" i="9" s="1"/>
   <c r="B18" i="9"/>
-  <c r="B23" i="9" s="1"/>
-  <c r="B28" i="9" s="1"/>
   <c r="E16" i="9"/>
   <c r="C16" i="9"/>
-  <c r="C82" i="9" l="1"/>
+  <c r="B14" i="9"/>
+  <c r="B15" i="9" s="1"/>
+  <c r="B20" i="9" s="1"/>
+  <c r="B25" i="9" s="1"/>
+  <c r="B30" i="9" s="1"/>
+  <c r="C6" i="9"/>
+  <c r="C5" i="9"/>
+  <c r="B3" i="9"/>
+  <c r="B2" i="9"/>
+  <c r="D4" i="8"/>
+  <c r="B35" i="9" l="1"/>
+  <c r="B40" i="9" s="1"/>
+  <c r="B45" i="9" s="1"/>
+  <c r="B71" i="9" s="1"/>
+  <c r="B76" i="9" s="1"/>
+  <c r="B81" i="9" s="1"/>
+  <c r="B55" i="9"/>
+  <c r="B59" i="9" s="1"/>
+  <c r="B63" i="9" s="1"/>
+  <c r="B67" i="9" s="1"/>
+  <c r="B50" i="9"/>
+  <c r="B33" i="9"/>
+  <c r="B38" i="9" s="1"/>
+  <c r="B43" i="9" s="1"/>
+  <c r="B69" i="9" s="1"/>
+  <c r="B74" i="9" s="1"/>
+  <c r="B79" i="9" s="1"/>
+  <c r="B53" i="9"/>
+  <c r="B57" i="9" s="1"/>
+  <c r="B61" i="9" s="1"/>
+  <c r="B65" i="9" s="1"/>
+  <c r="B48" i="9"/>
+  <c r="C82" i="9"/>
   <c r="C84" i="9" s="1"/>
   <c r="C86" i="9" s="1"/>
   <c r="C87" i="9" s="1"/>
   <c r="B19" i="9"/>
   <c r="B24" i="9" s="1"/>
   <c r="B29" i="9" s="1"/>
-  <c r="B49" i="9" s="1"/>
-[...21 lines deleted...]
-  <c r="B81" i="9" s="1"/>
   <c r="E82" i="9"/>
   <c r="E84" i="9" s="1"/>
   <c r="E86" i="9" s="1"/>
   <c r="E87" i="9" s="1"/>
-  <c r="D4" i="8"/>
-[...4 lines deleted...]
-  <c r="B34" i="9"/>
+  <c r="B34" i="9" l="1"/>
   <c r="B39" i="9" s="1"/>
   <c r="B44" i="9" s="1"/>
   <c r="B70" i="9" s="1"/>
   <c r="B75" i="9" s="1"/>
   <c r="B80" i="9" s="1"/>
-  <c r="B43" i="9"/>
-[...2 lines deleted...]
-  <c r="B79" i="9" s="1"/>
+  <c r="B54" i="9"/>
+  <c r="B58" i="9" s="1"/>
+  <c r="B62" i="9" s="1"/>
+  <c r="B66" i="9" s="1"/>
+  <c r="B49" i="9"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="185" uniqueCount="170">
   <si>
     <t>Earned premium on current level</t>
   </si>
   <si>
     <t>Average initial term of loan (months)</t>
   </si>
   <si>
     <t>Average number of benefits paid per claim</t>
   </si>
   <si>
     <t>Percent of premiums earned on a single life basis</t>
   </si>
   <si>
     <t>Incurred (reported) claim count</t>
   </si>
   <si>
     <t>Rows</t>
   </si>
   <si>
     <t>Description</t>
@@ -667,123 +663,123 @@
   <si>
     <t xml:space="preserve">    NAIC_Credit_Ins_Exp_Exhibit and NAIC_Earned_Premium_Conversion as a reference for the company's convenience.</t>
   </si>
   <si>
     <t xml:space="preserve">    instructions from the NAIC regarding "Credit Insurance Experience Exhibit" are  included in the worksheets</t>
   </si>
   <si>
     <t>N.C.G.S 58-57-110 Credit Unemployment Insurance</t>
   </si>
   <si>
     <t>knowledge of the contact person whose signature appears below.</t>
   </si>
   <si>
     <t>company provides the information and data in this Data Call that are true and accurate to the best of the</t>
   </si>
   <si>
     <t>N.C.G.S. §58-57-110, 11 NCAC 16.0501-.0504, and §58-2-190 - Credit Unemployment Insurance</t>
   </si>
   <si>
     <t>According to North Carolina General Statute §58-57-110, 11 NCAC 16.0501-.0504, and §58-2-190, companies writing involuntary unemployment insurance in North Carolina must provide the needed data to calculate the required minimum annual incurred loss ratio in a format prescribed and designated by the Commissioner.</t>
   </si>
   <si>
     <t>In complying with the North Carolina General Statutes §58-57-110, 11 NCAC 16.0501-.0504, and §58-2-190, the</t>
   </si>
   <si>
-    <t>I understand that by typing my name and checking this box, I indicate</t>
-[...4 lines deleted...]
-  <si>
     <t>1. Input data in the blue highlighted areas in the suggested formats.</t>
   </si>
   <si>
     <t xml:space="preserve">   9) Initial insured indebtedness (III) / MOB (averaged and annualized): The III aggregated over all persons and certificates;</t>
   </si>
   <si>
     <t xml:space="preserve">       or the MOB averaged over all months in that year and annualized (if less than a full year).  This is actual III or MOB and</t>
   </si>
   <si>
-    <t>my consent to use an electronic signature that acts as a traditional</t>
-[...1 lines deleted...]
-  <si>
     <t>1. Type in the required information in the blue highlighted areas.</t>
   </si>
   <si>
     <t>2. It is required that the Contact Person sign the Form by typing the name of the Contact as a signature in the Form.</t>
   </si>
   <si>
     <t>Type in the required information in the blue highlighted areas only.</t>
   </si>
   <si>
     <t xml:space="preserve">   2) Actual earned premium: net written premium plus premium reserves start of the year, minus premium reserves</t>
-  </si>
-[...12 lines deleted...]
-    </r>
   </si>
   <si>
     <t>1. Input the information and the data only in the blue highlighted areas.</t>
   </si>
   <si>
     <t>2. Save this excel file after completing inputting.</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">3. Email the complete excel file to us via the email address </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color indexed="12"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>DataCall@ncdoi.gov</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color indexed="8"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> with the subject</t>
+    </r>
+  </si>
+  <si>
+    <t>I understand that by typing my name, I indicate my consent to use an</t>
+  </si>
+  <si>
+    <t>electronic signature that acts as a traditional handwritten signature and</t>
+  </si>
+  <si>
+    <t>I agree to all the terms of this Verification Form.</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">   "XXXXX-2025_NC_58-57-110".</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Replace "XXXXX" with your company's 5 digit NAIC code.</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="8">
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="0.0%"/>
     <numFmt numFmtId="165" formatCode="0.000"/>
     <numFmt numFmtId="166" formatCode="&quot;$&quot;#,##0"/>
     <numFmt numFmtId="167" formatCode="[$-409]mmmm\ d\,\ yyyy;@"/>
     <numFmt numFmtId="168" formatCode="0;\-0;\-"/>
     <numFmt numFmtId="169" formatCode="0;\-0;\ \-"/>
     <numFmt numFmtId="170" formatCode="#,##0.0_);\(#,##0.0\)"/>
   </numFmts>
   <fonts count="29" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
@@ -957,66 +953,72 @@
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFC00000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="22"/>
       <name val="Bell MT"/>
       <family val="1"/>
     </font>
   </fonts>
-  <fills count="4">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFC000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thick">
         <color rgb="FF0000FF"/>
       </left>
       <right/>
       <top style="thick">
         <color rgb="FF0000FF"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
@@ -1086,51 +1088,51 @@
         <color rgb="FF0000FF"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="124">
+  <cellXfs count="130">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="5" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="5" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="5" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="5" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -1324,50 +1326,69 @@
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="5" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="5" applyFont="1" applyBorder="1"/>
     <xf numFmtId="170" fontId="2" fillId="3" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="166" fontId="2" fillId="4" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="4" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="170" fontId="2" fillId="4" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="170" fontId="2" fillId="4" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="9" fontId="2" fillId="4" borderId="0" xfId="4" applyFont="1" applyFill="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -1407,455 +1428,352 @@
     <cellStyle name="Percent 2" xfId="2" xr:uid="{D7728F68-CEF2-422D-A80B-E3072CAE06B5}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF0000FF"/>
       <color rgb="FFFFDC6D"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
 </file>
 
-<file path=xl/activeX/_rels/activeX1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing2.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.emf"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>866776</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>190501</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
-      <xdr:colOff>142875</xdr:colOff>
+      <xdr:colOff>146685</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>152400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="3514726" y="190501"/>
           <a:ext cx="1371599" cy="1371599"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>1</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>45720</xdr:rowOff>
+          <xdr:col>0</xdr:col>
+          <xdr:colOff>0</xdr:colOff>
+          <xdr:row>0</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>1</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>160020</xdr:rowOff>
+          <xdr:col>9</xdr:col>
+          <xdr:colOff>342900</xdr:colOff>
+          <xdr:row>46</xdr:row>
+          <xdr:rowOff>95250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="5130" name="CheckBox1" hidden="1">
+            <xdr:cNvPr id="6148" name="Object 4" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s5130"/>
+                  <a14:compatExt spid="_x0000_s6148"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-00000A140000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000004180000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
-            <a:noFill/>
-[...1 lines deleted...]
-              <a:noFill/>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+            </a:solidFill>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
             </a:ln>
-            <a:extLst>
-[...8 lines deleted...]
-            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>0</xdr:col>
+          <xdr:colOff>0</xdr:colOff>
+          <xdr:row>47</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>9</xdr:col>
+          <xdr:colOff>342900</xdr:colOff>
+          <xdr:row>93</xdr:row>
+          <xdr:rowOff>95250</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="6150" name="Object 6" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s6150"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000006180000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+            </a:solidFill>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a:ln>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>0</xdr:col>
+          <xdr:colOff>0</xdr:colOff>
+          <xdr:row>94</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>9</xdr:col>
+          <xdr:colOff>342900</xdr:colOff>
+          <xdr:row>140</xdr:row>
+          <xdr:rowOff>95250</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="6151" name="Object 7" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s6151"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000007180000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+            </a:solidFill>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a:ln>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>0</xdr:col>
           <xdr:colOff>0</xdr:colOff>
           <xdr:row>0</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>12</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>121920</xdr:rowOff>
+          <xdr:col>9</xdr:col>
+          <xdr:colOff>342900</xdr:colOff>
+          <xdr:row>46</xdr:row>
+          <xdr:rowOff>95250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="6145" name="Object 1" hidden="1">
+            <xdr:cNvPr id="7171" name="Object 3" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s6145"/>
+                  <a14:compatExt spid="_x0000_s7171"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000001180000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-0000031C0000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
             </a:solidFill>
-            <a:ln>
-              <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
             </a:ln>
-            <a:extLst>
-[...134 lines deleted...]
-            </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
-<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...65 lines deleted...]
-<file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>226900</xdr:colOff>
       <xdr:row>65</xdr:row>
       <xdr:rowOff>45339</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-000003000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
@@ -8451,2801 +8369,2762 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DataCall@ncdoi.gov" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncdoi.com/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject3.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject1.bin"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject3.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject1.bin"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing3.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject4.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{406C289E-26B1-477C-9A44-513779D112D5}">
   <sheetPr codeName="Sheet2">
     <tabColor rgb="FFFFC000"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I59"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="6.109375" style="15" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="10" max="16384" width="9.109375" style="15"/>
+    <col min="1" max="1" width="6.140625" style="15" customWidth="1"/>
+    <col min="2" max="2" width="17.85546875" style="15" customWidth="1"/>
+    <col min="3" max="8" width="15.7109375" style="15" customWidth="1"/>
+    <col min="9" max="9" width="6.5703125" style="15" customWidth="1"/>
+    <col min="10" max="16384" width="9.140625" style="15"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="16.2" thickTop="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:9" ht="16.5" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A1" s="12"/>
       <c r="B1" s="13"/>
       <c r="C1" s="13"/>
       <c r="D1" s="13"/>
       <c r="E1" s="13"/>
       <c r="F1" s="13"/>
       <c r="G1" s="13"/>
       <c r="H1" s="13"/>
       <c r="I1" s="14"/>
     </row>
-    <row r="2" spans="1:9" x14ac:dyDescent="0.3">
-[...10 lines deleted...]
-    <row r="3" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A2" s="116"/>
+      <c r="B2" s="117"/>
+      <c r="C2" s="117"/>
+      <c r="D2" s="117"/>
+      <c r="E2" s="117"/>
+      <c r="F2" s="117"/>
+      <c r="G2" s="117"/>
+      <c r="H2" s="117"/>
+      <c r="I2" s="118"/>
+    </row>
+    <row r="3" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A3" s="16"/>
       <c r="B3" s="17"/>
       <c r="C3" s="17"/>
       <c r="D3" s="17"/>
       <c r="E3" s="17"/>
       <c r="F3" s="17"/>
       <c r="G3" s="17"/>
       <c r="H3" s="17"/>
       <c r="I3" s="18"/>
     </row>
-    <row r="4" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A4" s="16"/>
       <c r="B4" s="17"/>
       <c r="C4" s="17"/>
       <c r="D4" s="17"/>
       <c r="E4" s="17"/>
       <c r="F4" s="17"/>
       <c r="G4" s="17"/>
       <c r="H4" s="17"/>
       <c r="I4" s="18"/>
     </row>
-    <row r="5" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A5" s="16"/>
       <c r="B5" s="17"/>
       <c r="C5" s="17"/>
       <c r="D5" s="17"/>
       <c r="E5" s="17"/>
       <c r="F5" s="17"/>
       <c r="G5" s="17"/>
       <c r="H5" s="17"/>
       <c r="I5" s="18"/>
     </row>
-    <row r="6" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A6" s="16"/>
       <c r="B6" s="17"/>
       <c r="C6" s="17"/>
       <c r="D6" s="17"/>
       <c r="E6" s="17"/>
       <c r="F6" s="17"/>
       <c r="G6" s="17"/>
       <c r="H6" s="17"/>
       <c r="I6" s="18"/>
     </row>
-    <row r="7" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A7" s="16"/>
       <c r="B7" s="17"/>
       <c r="C7" s="17"/>
       <c r="D7" s="17"/>
       <c r="E7" s="17"/>
       <c r="F7" s="17"/>
       <c r="G7" s="17"/>
       <c r="H7" s="17"/>
       <c r="I7" s="18"/>
     </row>
-    <row r="8" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A8" s="19"/>
-      <c r="B8" s="113" t="s">
+      <c r="B8" s="119" t="s">
         <v>83</v>
       </c>
-      <c r="C8" s="113"/>
+      <c r="C8" s="119"/>
       <c r="D8" s="20"/>
-      <c r="G8" s="113"/>
-      <c r="H8" s="113"/>
+      <c r="G8" s="119"/>
+      <c r="H8" s="119"/>
       <c r="I8" s="21"/>
     </row>
-    <row r="9" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A9" s="19"/>
-      <c r="B9" s="113" t="s">
+      <c r="B9" s="119" t="s">
         <v>84</v>
       </c>
-      <c r="C9" s="113"/>
+      <c r="C9" s="119"/>
       <c r="D9" s="20"/>
       <c r="E9" s="22" t="s">
         <v>85</v>
       </c>
       <c r="F9" s="23"/>
-      <c r="G9" s="113" t="s">
+      <c r="G9" s="119" t="s">
         <v>86</v>
       </c>
-      <c r="H9" s="113"/>
+      <c r="H9" s="119"/>
       <c r="I9" s="21"/>
     </row>
-    <row r="10" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A10" s="19"/>
-      <c r="B10" s="108" t="s">
+      <c r="B10" s="114" t="s">
         <v>87</v>
       </c>
-      <c r="C10" s="108"/>
+      <c r="C10" s="114"/>
       <c r="D10" s="20"/>
       <c r="E10" s="22" t="s">
         <v>88</v>
       </c>
       <c r="F10" s="23"/>
-      <c r="G10" s="108" t="s">
+      <c r="G10" s="114" t="s">
         <v>89</v>
       </c>
-      <c r="H10" s="108"/>
+      <c r="H10" s="114"/>
       <c r="I10" s="21"/>
     </row>
-    <row r="11" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A11" s="19"/>
       <c r="I11" s="24"/>
     </row>
-    <row r="12" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A12" s="19"/>
       <c r="B12" s="25" t="s">
         <v>90</v>
       </c>
       <c r="C12" s="26" t="s">
         <v>153</v>
       </c>
       <c r="E12" s="27"/>
       <c r="F12" s="28"/>
       <c r="I12" s="24"/>
     </row>
-    <row r="13" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A13" s="19"/>
       <c r="B13" s="25" t="s">
         <v>91</v>
       </c>
       <c r="C13" s="29">
-        <v>45864</v>
+        <v>46223</v>
       </c>
       <c r="D13" s="30"/>
       <c r="I13" s="24"/>
     </row>
-    <row r="14" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A14" s="19"/>
       <c r="I14" s="24"/>
     </row>
-    <row r="15" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="19"/>
-      <c r="B15" s="109" t="s">
+      <c r="B15" s="115" t="s">
         <v>154</v>
       </c>
-      <c r="C15" s="109"/>
-[...4 lines deleted...]
-      <c r="H15" s="109"/>
+      <c r="C15" s="115"/>
+      <c r="D15" s="115"/>
+      <c r="E15" s="115"/>
+      <c r="F15" s="115"/>
+      <c r="G15" s="115"/>
+      <c r="H15" s="115"/>
       <c r="I15" s="24"/>
     </row>
-    <row r="16" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="19"/>
-      <c r="B16" s="109"/>
-[...5 lines deleted...]
-      <c r="H16" s="109"/>
+      <c r="B16" s="115"/>
+      <c r="C16" s="115"/>
+      <c r="D16" s="115"/>
+      <c r="E16" s="115"/>
+      <c r="F16" s="115"/>
+      <c r="G16" s="115"/>
+      <c r="H16" s="115"/>
       <c r="I16" s="24"/>
     </row>
-    <row r="17" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="19"/>
-      <c r="B17" s="109"/>
-[...5 lines deleted...]
-      <c r="H17" s="109"/>
+      <c r="B17" s="115"/>
+      <c r="C17" s="115"/>
+      <c r="D17" s="115"/>
+      <c r="E17" s="115"/>
+      <c r="F17" s="115"/>
+      <c r="G17" s="115"/>
+      <c r="H17" s="115"/>
       <c r="I17" s="24"/>
     </row>
-    <row r="18" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="19"/>
       <c r="I18" s="24"/>
     </row>
-    <row r="19" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A19" s="19"/>
       <c r="B19" s="31" t="s">
         <v>92</v>
       </c>
       <c r="I19" s="24"/>
     </row>
-    <row r="20" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A20" s="19"/>
       <c r="B20" s="15" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="I20" s="24"/>
     </row>
-    <row r="21" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A21" s="19"/>
       <c r="B21" s="15" t="s">
-        <v>168</v>
+        <v>164</v>
       </c>
       <c r="I21" s="24"/>
     </row>
-    <row r="22" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A22" s="19"/>
       <c r="B22" s="15" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="I22" s="24"/>
     </row>
-    <row r="23" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A23" s="19"/>
       <c r="B23" s="26" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="I23" s="24"/>
     </row>
-    <row r="24" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A24" s="19"/>
       <c r="I24" s="24"/>
     </row>
-    <row r="25" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A25" s="19"/>
       <c r="B25" s="32" t="s">
         <v>93</v>
       </c>
       <c r="I25" s="24"/>
     </row>
-    <row r="26" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A26" s="19"/>
       <c r="B26" s="27" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="I26" s="24"/>
     </row>
-    <row r="27" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A27" s="19"/>
       <c r="B27" s="27" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="I27" s="24"/>
     </row>
-    <row r="28" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A28" s="19"/>
       <c r="B28" s="33"/>
       <c r="I28" s="24"/>
     </row>
-    <row r="29" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A29" s="19"/>
       <c r="B29" s="31" t="s">
         <v>133</v>
       </c>
       <c r="I29" s="24"/>
     </row>
-    <row r="30" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A30" s="19"/>
       <c r="B30" s="27" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="I30" s="24"/>
     </row>
-    <row r="31" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A31" s="19"/>
       <c r="B31" s="27" t="s">
         <v>147</v>
       </c>
       <c r="C31" s="27"/>
       <c r="D31" s="27"/>
       <c r="E31" s="27"/>
       <c r="F31" s="27"/>
       <c r="G31" s="27"/>
       <c r="H31" s="27"/>
       <c r="I31" s="24"/>
     </row>
-    <row r="32" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A32" s="19"/>
       <c r="B32" s="27" t="s">
         <v>149</v>
       </c>
       <c r="C32" s="27"/>
       <c r="D32" s="27"/>
       <c r="E32" s="27"/>
       <c r="F32" s="27"/>
       <c r="G32" s="27"/>
       <c r="H32" s="27"/>
       <c r="I32" s="24"/>
     </row>
-    <row r="33" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A33" s="19"/>
       <c r="B33" s="27" t="s">
         <v>148</v>
       </c>
       <c r="C33" s="27"/>
       <c r="D33" s="27"/>
       <c r="E33" s="27"/>
       <c r="F33" s="27"/>
       <c r="G33" s="27"/>
       <c r="H33" s="27"/>
       <c r="I33" s="24"/>
     </row>
-    <row r="34" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A34" s="19"/>
       <c r="B34" s="27" t="s">
         <v>146</v>
       </c>
       <c r="C34" s="27"/>
       <c r="D34" s="27"/>
       <c r="E34" s="27"/>
       <c r="F34" s="27"/>
       <c r="G34" s="27"/>
       <c r="H34" s="27"/>
       <c r="I34" s="24"/>
     </row>
-    <row r="35" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A35" s="19"/>
       <c r="B35" s="27" t="s">
         <v>125</v>
       </c>
       <c r="C35" s="27"/>
       <c r="D35" s="27"/>
       <c r="E35" s="27"/>
       <c r="F35" s="27"/>
       <c r="G35" s="27"/>
       <c r="H35" s="27"/>
       <c r="I35" s="24"/>
     </row>
-    <row r="36" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A36" s="19"/>
       <c r="B36" s="27" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="C36" s="70"/>
       <c r="D36" s="70"/>
       <c r="E36" s="70"/>
       <c r="F36" s="70"/>
       <c r="G36" s="70"/>
       <c r="H36" s="70"/>
       <c r="I36" s="24"/>
     </row>
-    <row r="37" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="37" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A37" s="19"/>
       <c r="B37" s="27" t="s">
         <v>136</v>
       </c>
       <c r="C37" s="70"/>
       <c r="D37" s="70"/>
       <c r="E37" s="70"/>
       <c r="F37" s="70"/>
       <c r="G37" s="70"/>
       <c r="H37" s="70"/>
       <c r="I37" s="24"/>
     </row>
-    <row r="38" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A38" s="19"/>
       <c r="B38" s="27" t="s">
         <v>138</v>
       </c>
       <c r="C38" s="27"/>
       <c r="D38" s="27"/>
       <c r="E38" s="27"/>
       <c r="F38" s="27"/>
       <c r="G38" s="27"/>
       <c r="H38" s="27"/>
       <c r="I38" s="24"/>
     </row>
-    <row r="39" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="39" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A39" s="19"/>
       <c r="B39" s="27" t="s">
         <v>137</v>
       </c>
       <c r="C39" s="27"/>
       <c r="D39" s="27"/>
       <c r="E39" s="27"/>
       <c r="F39" s="27"/>
       <c r="G39" s="27"/>
       <c r="H39" s="27"/>
       <c r="I39" s="24"/>
     </row>
-    <row r="40" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="40" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A40" s="19"/>
       <c r="B40" s="27" t="s">
         <v>126</v>
       </c>
       <c r="C40" s="27"/>
       <c r="D40" s="27"/>
       <c r="E40" s="27"/>
       <c r="F40" s="27"/>
       <c r="G40" s="27"/>
       <c r="H40" s="27"/>
       <c r="I40" s="24"/>
     </row>
-    <row r="41" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="41" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A41" s="19"/>
       <c r="B41" s="27" t="s">
         <v>140</v>
       </c>
       <c r="C41" s="27"/>
       <c r="D41" s="27"/>
       <c r="E41" s="27"/>
       <c r="F41" s="27"/>
       <c r="G41" s="27"/>
       <c r="H41" s="27"/>
       <c r="I41" s="24"/>
     </row>
-    <row r="42" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A42" s="19"/>
       <c r="B42" s="27" t="s">
         <v>139</v>
       </c>
       <c r="C42" s="27"/>
       <c r="D42" s="27"/>
       <c r="E42" s="27"/>
       <c r="F42" s="27"/>
       <c r="G42" s="27"/>
       <c r="H42" s="27"/>
       <c r="I42" s="24"/>
     </row>
-    <row r="43" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="43" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A43" s="19"/>
       <c r="B43" s="27" t="s">
         <v>128</v>
       </c>
       <c r="C43" s="27"/>
       <c r="D43" s="27"/>
       <c r="E43" s="27"/>
       <c r="F43" s="27"/>
       <c r="G43" s="27"/>
       <c r="H43" s="27"/>
       <c r="I43" s="24"/>
     </row>
-    <row r="44" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="44" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A44" s="19"/>
       <c r="B44" s="27" t="s">
         <v>127</v>
       </c>
       <c r="C44" s="27"/>
       <c r="D44" s="27"/>
       <c r="E44" s="27"/>
       <c r="F44" s="27"/>
       <c r="G44" s="27"/>
       <c r="H44" s="27"/>
       <c r="I44" s="24"/>
     </row>
-    <row r="45" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="45" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A45" s="19"/>
       <c r="B45" s="27" t="s">
         <v>129</v>
       </c>
       <c r="C45" s="27"/>
       <c r="D45" s="27"/>
       <c r="E45" s="27"/>
       <c r="F45" s="27"/>
       <c r="G45" s="27"/>
       <c r="H45" s="27"/>
       <c r="I45" s="24"/>
     </row>
-    <row r="46" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="46" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A46" s="19"/>
       <c r="B46" s="27" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C46" s="27"/>
       <c r="D46" s="27"/>
       <c r="E46" s="27"/>
       <c r="F46" s="27"/>
       <c r="G46" s="27"/>
       <c r="H46" s="27"/>
       <c r="I46" s="24"/>
     </row>
-    <row r="47" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="47" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A47" s="19"/>
       <c r="B47" s="27" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="C47" s="27"/>
       <c r="D47" s="27"/>
       <c r="E47" s="27"/>
       <c r="F47" s="27"/>
       <c r="G47" s="27"/>
       <c r="H47" s="27"/>
       <c r="I47" s="24"/>
     </row>
-    <row r="48" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="48" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A48" s="19"/>
       <c r="B48" s="27" t="s">
         <v>141</v>
       </c>
       <c r="C48" s="27"/>
       <c r="D48" s="27"/>
       <c r="E48" s="27"/>
       <c r="F48" s="27"/>
       <c r="G48" s="27"/>
       <c r="H48" s="27"/>
       <c r="I48" s="24"/>
     </row>
-    <row r="49" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="49" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A49" s="19"/>
       <c r="B49" s="27" t="s">
         <v>142</v>
       </c>
       <c r="C49" s="27"/>
       <c r="D49" s="27"/>
       <c r="E49" s="27"/>
       <c r="F49" s="27"/>
       <c r="G49" s="27"/>
       <c r="H49" s="27"/>
       <c r="I49" s="24"/>
     </row>
-    <row r="50" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="50" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A50" s="19"/>
       <c r="B50" s="27" t="s">
         <v>143</v>
       </c>
       <c r="C50" s="27"/>
       <c r="D50" s="27"/>
       <c r="E50" s="27"/>
       <c r="F50" s="27"/>
       <c r="G50" s="27"/>
       <c r="H50" s="27"/>
       <c r="I50" s="24"/>
     </row>
-    <row r="51" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="51" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A51" s="19"/>
       <c r="B51" s="27" t="s">
         <v>132</v>
       </c>
       <c r="C51" s="27"/>
       <c r="D51" s="27"/>
       <c r="E51" s="27"/>
       <c r="F51" s="27"/>
       <c r="G51" s="27"/>
       <c r="H51" s="27"/>
       <c r="I51" s="24"/>
     </row>
-    <row r="52" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="52" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A52" s="19"/>
       <c r="B52" s="27" t="s">
         <v>144</v>
       </c>
       <c r="C52" s="27"/>
       <c r="D52" s="27"/>
       <c r="E52" s="27"/>
       <c r="F52" s="27"/>
       <c r="G52" s="27"/>
       <c r="H52" s="27"/>
       <c r="I52" s="24"/>
     </row>
-    <row r="53" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="53" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A53" s="19"/>
       <c r="B53" s="27" t="s">
         <v>145</v>
       </c>
       <c r="C53" s="27"/>
       <c r="D53" s="27"/>
       <c r="E53" s="27"/>
       <c r="F53" s="27"/>
       <c r="G53" s="27"/>
       <c r="H53" s="27"/>
       <c r="I53" s="24"/>
     </row>
-    <row r="54" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="54" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A54" s="19"/>
       <c r="B54" s="27"/>
       <c r="I54" s="24"/>
     </row>
-    <row r="55" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="55" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A55" s="19"/>
       <c r="B55" s="15" t="s">
         <v>94</v>
       </c>
       <c r="I55" s="24"/>
     </row>
-    <row r="56" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="56" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A56" s="19"/>
       <c r="I56" s="24"/>
     </row>
-    <row r="57" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="57" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A57" s="19"/>
       <c r="B57" s="15" t="s">
         <v>95</v>
       </c>
       <c r="I57" s="24"/>
     </row>
-    <row r="58" spans="1:9" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="58" spans="1:9" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A58" s="34"/>
       <c r="B58" s="35"/>
       <c r="C58" s="35"/>
       <c r="D58" s="35"/>
       <c r="E58" s="35"/>
       <c r="F58" s="35"/>
       <c r="G58" s="35"/>
       <c r="H58" s="35"/>
       <c r="I58" s="36"/>
     </row>
-    <row r="59" spans="1:9" ht="16.2" thickTop="1" x14ac:dyDescent="0.3"/>
+    <row r="59" spans="1:9" ht="16.5" thickTop="1" x14ac:dyDescent="0.25"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="4FDeeC7vFJH+amII+m84aHJz2z5kpzNa7ioe3tqli/MvjeaKucCHW/TzSpXdiYZ8UoCBByYbtDQ6F4qqFb0iXw==" saltValue="vRI8VWSOSMEpCSPwwS/xdg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="SXQ9ovI0rxrmwil1+CDS5+OQqTAQHv25WVtoRmeWIjLBZuencOA2is3Wqv2qsKmgn8TzPuqk54apmN3AGIlP4A==" saltValue="NS8mBI9zQBDW+A4BIC0B1w==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="8">
     <mergeCell ref="B10:C10"/>
     <mergeCell ref="G10:H10"/>
     <mergeCell ref="B15:H17"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="G8:H8"/>
     <mergeCell ref="B9:C9"/>
     <mergeCell ref="G9:H9"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B10" r:id="rId1" xr:uid="{2FBC30C1-4B31-468E-9A81-B833003F2E40}"/>
     <hyperlink ref="G10" r:id="rId2" xr:uid="{4F039838-57A9-4136-9670-292C4815DD1C}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.45" right="0.45" top="0.5" bottom="0.5" header="0.3" footer="0.3"/>
   <pageSetup scale="69" orientation="portrait" r:id="rId3"/>
   <headerFooter>
     <oddFooter>&amp;L&amp;8&amp;F&amp;C&amp;8&amp;A&amp;R&amp;8&amp;D</oddFooter>
   </headerFooter>
   <drawing r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{75CE87BB-2115-4F3D-B6C7-7F8B254B83C5}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{75CE87BB-2115-4F3D-B6C7-7F8B254B83C5}">
   <sheetPr codeName="Sheet1">
     <tabColor rgb="FFFFC000"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G34"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="6" width="17.6640625" style="15" customWidth="1"/>
-    <col min="7" max="16384" width="9.109375" style="15"/>
+    <col min="1" max="6" width="17.7109375" style="15" customWidth="1"/>
+    <col min="7" max="16384" width="9.140625" style="15"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="16.2" thickTop="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="114" t="s">
+    <row r="1" spans="1:6" ht="16.5" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="120" t="s">
         <v>96</v>
       </c>
-      <c r="B1" s="115"/>
-[...5 lines deleted...]
-    <row r="2" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="B1" s="121"/>
+      <c r="C1" s="121"/>
+      <c r="D1" s="121"/>
+      <c r="E1" s="121"/>
+      <c r="F1" s="122"/>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="16"/>
       <c r="B2" s="17"/>
       <c r="C2" s="17"/>
       <c r="D2" s="17"/>
       <c r="E2" s="17"/>
       <c r="F2" s="18"/>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A3" s="117" t="s">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="123" t="s">
         <v>150</v>
       </c>
-      <c r="B3" s="118"/>
-[...5 lines deleted...]
-    <row r="4" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="B3" s="124"/>
+      <c r="C3" s="124"/>
+      <c r="D3" s="124"/>
+      <c r="E3" s="124"/>
+      <c r="F3" s="125"/>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="19"/>
       <c r="C4" s="37" t="s">
         <v>91</v>
       </c>
       <c r="D4" s="39">
         <f>Instructions!C13</f>
-        <v>45864</v>
+        <v>46223</v>
       </c>
       <c r="E4" s="40"/>
       <c r="F4" s="24"/>
     </row>
-    <row r="5" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" s="19"/>
       <c r="F5" s="24"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A6" s="120" t="s">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" s="126" t="s">
         <v>97</v>
       </c>
-      <c r="B6" s="121"/>
-[...5 lines deleted...]
-    <row r="7" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="B6" s="127"/>
+      <c r="C6" s="127"/>
+      <c r="D6" s="127"/>
+      <c r="E6" s="127"/>
+      <c r="F6" s="128"/>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="41"/>
       <c r="B7" s="27"/>
       <c r="C7" s="27"/>
       <c r="D7" s="27"/>
       <c r="E7" s="27"/>
       <c r="F7" s="42"/>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="43" t="s">
         <v>155</v>
       </c>
       <c r="B8" s="27"/>
       <c r="C8" s="27"/>
       <c r="D8" s="27"/>
       <c r="E8" s="27"/>
       <c r="F8" s="42"/>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="43" t="s">
         <v>152</v>
       </c>
       <c r="B9" s="27"/>
       <c r="C9" s="27"/>
       <c r="D9" s="27"/>
       <c r="E9" s="27"/>
       <c r="F9" s="42"/>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="43" t="s">
         <v>151</v>
       </c>
       <c r="B10" s="27"/>
       <c r="C10" s="27"/>
       <c r="D10" s="27"/>
       <c r="E10" s="27"/>
       <c r="F10" s="42"/>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="19"/>
       <c r="F11" s="24"/>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="44" t="s">
         <v>98</v>
       </c>
       <c r="B12" s="45"/>
       <c r="C12" s="46">
         <v>99999</v>
       </c>
       <c r="D12" s="47"/>
       <c r="E12" s="47"/>
       <c r="F12" s="48"/>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="49"/>
       <c r="B13" s="47"/>
       <c r="C13" s="47"/>
       <c r="D13" s="47"/>
       <c r="E13" s="47"/>
       <c r="F13" s="48"/>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="44" t="s">
         <v>99</v>
       </c>
       <c r="B14" s="45"/>
       <c r="C14" s="50" t="s">
         <v>113</v>
       </c>
       <c r="D14" s="51"/>
       <c r="E14" s="51"/>
       <c r="F14" s="52"/>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="44" t="s">
         <v>100</v>
       </c>
       <c r="B15" s="45"/>
       <c r="C15" s="50" t="s">
         <v>114</v>
       </c>
       <c r="D15" s="51"/>
       <c r="E15" s="51"/>
       <c r="F15" s="52"/>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="44" t="s">
         <v>101</v>
       </c>
       <c r="B16" s="45"/>
       <c r="C16" s="50" t="s">
         <v>115</v>
       </c>
       <c r="D16" s="51"/>
       <c r="E16" s="51"/>
       <c r="F16" s="52"/>
     </row>
-    <row r="17" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" s="44" t="s">
         <v>102</v>
       </c>
       <c r="B17" s="45"/>
       <c r="C17" s="50" t="s">
         <v>116</v>
       </c>
       <c r="D17" s="51"/>
       <c r="E17" s="51"/>
       <c r="F17" s="52"/>
     </row>
-    <row r="18" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" s="44" t="s">
         <v>103</v>
       </c>
       <c r="B18" s="45"/>
       <c r="C18" s="50" t="s">
         <v>117</v>
       </c>
       <c r="D18" s="51"/>
       <c r="E18" s="51"/>
       <c r="F18" s="52"/>
     </row>
-    <row r="19" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" s="44" t="s">
         <v>104</v>
       </c>
       <c r="B19" s="45"/>
       <c r="C19" s="50">
         <v>27603</v>
       </c>
       <c r="D19" s="53"/>
       <c r="E19" s="47"/>
       <c r="F19" s="48"/>
     </row>
-    <row r="20" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" s="44"/>
       <c r="B20" s="45"/>
       <c r="C20" s="54"/>
       <c r="D20" s="47"/>
       <c r="E20" s="47"/>
       <c r="F20" s="48"/>
     </row>
-    <row r="21" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" s="44" t="s">
         <v>105</v>
       </c>
       <c r="B21" s="45"/>
       <c r="C21" s="50" t="s">
         <v>118</v>
       </c>
       <c r="D21" s="50" t="s">
         <v>119</v>
       </c>
       <c r="E21" s="50" t="s">
         <v>120</v>
       </c>
       <c r="F21" s="55"/>
     </row>
-    <row r="22" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" s="44"/>
       <c r="B22" s="45"/>
       <c r="C22" s="56" t="s">
         <v>106</v>
       </c>
       <c r="D22" s="56" t="s">
         <v>107</v>
       </c>
       <c r="E22" s="56" t="s">
         <v>108</v>
       </c>
       <c r="F22" s="57"/>
     </row>
-    <row r="23" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" s="44" t="s">
         <v>109</v>
       </c>
       <c r="B23" s="45"/>
       <c r="C23" s="50" t="s">
         <v>121</v>
       </c>
       <c r="D23" s="45" t="s">
         <v>110</v>
       </c>
       <c r="E23" s="50">
         <v>999</v>
       </c>
       <c r="F23" s="24"/>
     </row>
-    <row r="24" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" s="44" t="s">
         <v>111</v>
       </c>
       <c r="B24" s="45"/>
       <c r="C24" s="50" t="s">
         <v>122</v>
       </c>
       <c r="D24" s="58"/>
       <c r="E24" s="58"/>
       <c r="F24" s="59"/>
     </row>
-    <row r="25" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" s="44"/>
       <c r="B25" s="45"/>
       <c r="C25" s="60"/>
       <c r="D25" s="58"/>
       <c r="E25" s="58"/>
       <c r="F25" s="59"/>
     </row>
-    <row r="26" spans="1:6" ht="30" x14ac:dyDescent="0.6">
+    <row r="26" spans="1:6" ht="30" x14ac:dyDescent="0.5">
       <c r="A26" s="44"/>
       <c r="B26" s="45"/>
       <c r="C26" s="84"/>
       <c r="D26" s="85"/>
       <c r="E26" s="85"/>
       <c r="F26" s="59"/>
     </row>
-    <row r="27" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" s="61"/>
       <c r="C27" s="62" t="s">
         <v>112</v>
       </c>
       <c r="D27" s="63"/>
       <c r="E27" s="63"/>
       <c r="F27" s="59"/>
     </row>
-    <row r="28" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" s="61"/>
       <c r="C28" s="75"/>
       <c r="D28" s="58"/>
       <c r="E28" s="58"/>
       <c r="F28" s="59"/>
     </row>
-    <row r="29" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" s="61"/>
       <c r="B29" s="45"/>
       <c r="C29" s="60" t="s">
-        <v>156</v>
+        <v>166</v>
       </c>
       <c r="D29" s="58"/>
       <c r="E29" s="58"/>
       <c r="F29" s="59"/>
     </row>
-    <row r="30" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" s="61"/>
       <c r="C30" s="60" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
       <c r="D30" s="58"/>
       <c r="E30" s="58"/>
       <c r="F30" s="59"/>
     </row>
-    <row r="31" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" s="61"/>
       <c r="B31" s="45"/>
       <c r="C31" s="60" t="s">
-        <v>157</v>
+        <v>168</v>
       </c>
       <c r="D31" s="58"/>
       <c r="E31" s="58"/>
       <c r="F31" s="59"/>
     </row>
-    <row r="32" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" s="61"/>
       <c r="B32" s="45"/>
       <c r="C32" s="75"/>
       <c r="D32" s="58"/>
       <c r="E32" s="58"/>
       <c r="F32" s="59"/>
     </row>
-    <row r="33" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="33" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A33" s="64"/>
       <c r="B33" s="65"/>
       <c r="C33" s="66"/>
       <c r="D33" s="67"/>
       <c r="E33" s="67"/>
       <c r="F33" s="68"/>
       <c r="G33" s="45"/>
     </row>
-    <row r="34" spans="1:7" ht="16.2" thickTop="1" x14ac:dyDescent="0.3"/>
+    <row r="34" spans="1:7" ht="16.5" thickTop="1" x14ac:dyDescent="0.25"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="q8vHEtb9yHX9iy2cdJRrCs8JqWZM4UkCVMNkYxz1VCe6f35HSgfYYT1VLewwPp0jLhYkMTDENFPmb4nzhcq47A==" saltValue="vdooLNT/XzXvoHDapleKUw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="ZGtMAHwaGIUGDSrYBUQ31KU64odF9DYYi6+1Lh57gGwfgMLuK0X7sqYwYp1RS3ks7KnEeY4xzdw1iw6Ex9PvKA==" saltValue="JXo5f69rinKbxO7/SeQJTw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="3">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A6:F6"/>
   </mergeCells>
   <dataValidations count="1">
     <dataValidation type="whole" operator="equal" showInputMessage="1" showErrorMessage="1" sqref="C20" xr:uid="{038992BA-0AE4-4749-B004-E728AF9F66FB}">
       <formula1>CoNAICCode</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.45" right="0.45" top="0.5" bottom="0.5" header="0.3" footer="0.3"/>
   <pageSetup scale="79" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L&amp;8&amp;F&amp;C&amp;8&amp;A&amp;R&amp;8&amp;D</oddFooter>
   </headerFooter>
-  <drawing r:id="rId2"/>
-[...27 lines deleted...]
-  </controls>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{11AF87F7-5128-472F-AC08-868EAB846A72}">
   <sheetPr codeName="Sheet3">
     <tabColor rgb="FFFFC000"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I96"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="10" topLeftCell="A11" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A11" sqref="A11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="14.6640625" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="16.33203125" customWidth="1"/>
+    <col min="1" max="1" width="14.7109375" customWidth="1"/>
+    <col min="2" max="2" width="48.140625" customWidth="1"/>
+    <col min="3" max="3" width="20.85546875" customWidth="1"/>
+    <col min="4" max="4" width="5.140625" customWidth="1"/>
+    <col min="5" max="5" width="16.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="123" t="s">
+    <row r="1" spans="1:6" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="129" t="s">
         <v>134</v>
       </c>
-      <c r="B1" s="123"/>
-      <c r="C1" s="123"/>
+      <c r="B1" s="129"/>
+      <c r="C1" s="129"/>
       <c r="D1" s="71"/>
       <c r="E1" s="71"/>
     </row>
-    <row r="2" spans="1:6" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:6" ht="15" x14ac:dyDescent="0.25">
       <c r="A2" s="71" t="s">
         <v>90</v>
       </c>
       <c r="B2" s="71" t="str">
         <f>Instructions!C12</f>
         <v>N.C.G.S. §58-57-110, 11 NCAC 16.0501-.0504, and §58-2-190 - Credit Unemployment Insurance</v>
       </c>
       <c r="C2" s="71"/>
       <c r="D2" s="71"/>
       <c r="E2" s="71"/>
     </row>
-    <row r="3" spans="1:6" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:6" ht="15" x14ac:dyDescent="0.25">
       <c r="A3" s="71" t="s">
         <v>91</v>
       </c>
       <c r="B3" s="72">
         <f>Instructions!C13</f>
-        <v>45864</v>
+        <v>46223</v>
       </c>
       <c r="C3" s="71"/>
       <c r="D3" s="71"/>
       <c r="E3" s="71"/>
     </row>
-    <row r="4" spans="1:6" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:6" ht="15" x14ac:dyDescent="0.25">
       <c r="A4" s="71"/>
       <c r="B4" s="71"/>
       <c r="C4" s="71"/>
       <c r="D4" s="71"/>
       <c r="E4" s="71"/>
     </row>
-    <row r="5" spans="1:6" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:6" ht="15" x14ac:dyDescent="0.25">
       <c r="A5" s="71" t="s">
         <v>99</v>
       </c>
       <c r="B5" s="71"/>
-      <c r="C5" s="123" t="str">
+      <c r="C5" s="129" t="str">
         <f>Verification!C14</f>
         <v>An Insurance Company</v>
       </c>
-      <c r="D5" s="123"/>
+      <c r="D5" s="129"/>
       <c r="E5" s="71"/>
     </row>
-    <row r="6" spans="1:6" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:6" ht="15" x14ac:dyDescent="0.25">
       <c r="A6" s="71" t="s">
         <v>135</v>
       </c>
       <c r="B6" s="71"/>
       <c r="C6" s="73">
         <f>Verification!C12</f>
         <v>99999</v>
       </c>
       <c r="D6" s="71"/>
       <c r="E6" s="71"/>
     </row>
-    <row r="7" spans="1:6" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:6" ht="15" x14ac:dyDescent="0.25">
       <c r="A7" s="74"/>
       <c r="B7" s="71"/>
       <c r="C7" s="80"/>
       <c r="D7" s="80"/>
       <c r="E7" s="71"/>
     </row>
-    <row r="8" spans="1:6" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:6" ht="15" x14ac:dyDescent="0.25">
       <c r="A8" s="74"/>
       <c r="B8" s="83" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="C8" s="80"/>
       <c r="D8" s="80"/>
       <c r="E8" s="71"/>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A9" s="1"/>
     </row>
-    <row r="10" spans="1:6" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:6" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B10" s="3"/>
       <c r="C10" s="2" t="s">
         <v>57</v>
       </c>
       <c r="E10" s="69" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="11" spans="1:6" ht="16.2" thickTop="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:6" ht="16.5" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A11" s="12"/>
       <c r="B11" s="105"/>
       <c r="C11" s="105"/>
       <c r="D11" s="105"/>
       <c r="E11" s="105"/>
       <c r="F11" s="106"/>
     </row>
-    <row r="12" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A12" s="86" t="s">
         <v>59</v>
       </c>
       <c r="B12" t="s">
         <v>58</v>
       </c>
       <c r="C12" s="3"/>
       <c r="E12" s="88"/>
       <c r="F12" s="38"/>
     </row>
-    <row r="13" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A13" s="86"/>
       <c r="B13" s="103">
-        <v>2022</v>
+        <v>2025</v>
       </c>
       <c r="C13" s="76"/>
       <c r="D13" s="102"/>
       <c r="E13" s="76"/>
       <c r="F13" s="38"/>
     </row>
-    <row r="14" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A14" s="86"/>
       <c r="B14" s="103">
         <f>B13+1</f>
-        <v>2023</v>
-[...1 lines deleted...]
-      <c r="C14" s="76"/>
+        <v>2026</v>
+      </c>
+      <c r="C14" s="108"/>
       <c r="D14" s="102"/>
-      <c r="E14" s="76"/>
+      <c r="E14" s="108"/>
       <c r="F14" s="38"/>
     </row>
-    <row r="15" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A15" s="86"/>
       <c r="B15" s="103">
         <f>B14+1</f>
-        <v>2024</v>
-[...1 lines deleted...]
-      <c r="C15" s="76"/>
+        <v>2027</v>
+      </c>
+      <c r="C15" s="108"/>
       <c r="D15" s="102"/>
-      <c r="E15" s="76"/>
+      <c r="E15" s="108"/>
       <c r="F15" s="38"/>
     </row>
-    <row r="16" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A16" s="86"/>
       <c r="B16" s="104" t="s">
         <v>53</v>
       </c>
       <c r="C16" s="100">
         <f>SUM(C13:C15)</f>
         <v>0</v>
       </c>
       <c r="E16" s="100">
         <f>SUM(E13:E15)</f>
         <v>0</v>
       </c>
       <c r="F16" s="38"/>
     </row>
-    <row r="17" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A17" s="86" t="s">
         <v>60</v>
       </c>
       <c r="B17" t="s">
         <v>54</v>
       </c>
       <c r="C17" s="100"/>
       <c r="E17" s="88"/>
       <c r="F17" s="38"/>
     </row>
-    <row r="18" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A18" s="86"/>
       <c r="B18" s="3">
         <f>B13</f>
-        <v>2022</v>
+        <v>2025</v>
       </c>
       <c r="C18" s="76"/>
       <c r="D18" s="102"/>
       <c r="E18" s="76"/>
       <c r="F18" s="38"/>
     </row>
-    <row r="19" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A19" s="86"/>
       <c r="B19" s="3">
         <f t="shared" ref="B19:B21" si="0">B14</f>
-        <v>2023</v>
-[...1 lines deleted...]
-      <c r="C19" s="76"/>
+        <v>2026</v>
+      </c>
+      <c r="C19" s="108"/>
       <c r="D19" s="102"/>
-      <c r="E19" s="76"/>
+      <c r="E19" s="108"/>
       <c r="F19" s="38"/>
     </row>
-    <row r="20" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A20" s="86"/>
       <c r="B20" s="3">
         <f t="shared" si="0"/>
-        <v>2024</v>
-[...1 lines deleted...]
-      <c r="C20" s="76"/>
+        <v>2027</v>
+      </c>
+      <c r="C20" s="108"/>
       <c r="D20" s="102"/>
-      <c r="E20" s="76"/>
+      <c r="E20" s="108"/>
       <c r="F20" s="38"/>
     </row>
-    <row r="21" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A21" s="86"/>
       <c r="B21" s="90" t="str">
         <f t="shared" si="0"/>
         <v>All Years</v>
       </c>
       <c r="C21" s="100">
         <f>SUM(C18:C20)</f>
         <v>0</v>
       </c>
       <c r="E21" s="100">
         <f>SUM(E18:E20)</f>
         <v>0</v>
       </c>
       <c r="F21" s="38"/>
     </row>
-    <row r="22" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A22" s="86" t="s">
         <v>61</v>
       </c>
       <c r="B22" t="s">
         <v>0</v>
       </c>
       <c r="C22" s="100"/>
       <c r="E22" s="88"/>
       <c r="F22" s="38"/>
     </row>
-    <row r="23" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A23" s="86"/>
       <c r="B23" s="90">
         <f>B18</f>
-        <v>2022</v>
+        <v>2025</v>
       </c>
       <c r="C23" s="76"/>
       <c r="D23" s="102"/>
       <c r="E23" s="76"/>
       <c r="F23" s="38"/>
     </row>
-    <row r="24" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A24" s="86"/>
       <c r="B24" s="90">
         <f t="shared" ref="B24:B26" si="1">B19</f>
-        <v>2023</v>
-[...1 lines deleted...]
-      <c r="C24" s="76"/>
+        <v>2026</v>
+      </c>
+      <c r="C24" s="108"/>
       <c r="D24" s="102"/>
-      <c r="E24" s="76"/>
+      <c r="E24" s="108"/>
       <c r="F24" s="38"/>
     </row>
-    <row r="25" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A25" s="86"/>
       <c r="B25" s="90">
         <f t="shared" si="1"/>
-        <v>2024</v>
-[...1 lines deleted...]
-      <c r="C25" s="76"/>
+        <v>2027</v>
+      </c>
+      <c r="C25" s="108"/>
       <c r="D25" s="102"/>
-      <c r="E25" s="76"/>
+      <c r="E25" s="108"/>
       <c r="F25" s="38"/>
     </row>
-    <row r="26" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A26" s="86"/>
       <c r="B26" s="90" t="str">
         <f t="shared" si="1"/>
         <v>All Years</v>
       </c>
       <c r="C26" s="100">
         <f>SUM(C23:C25)</f>
         <v>0</v>
       </c>
       <c r="E26" s="100">
         <f>SUM(E23:E25)</f>
         <v>0</v>
       </c>
       <c r="F26" s="38"/>
     </row>
-    <row r="27" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A27" s="86" t="s">
         <v>62</v>
       </c>
       <c r="B27" t="s">
         <v>82</v>
       </c>
       <c r="C27" s="100"/>
       <c r="E27" s="88"/>
       <c r="F27" s="38"/>
     </row>
-    <row r="28" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A28" s="86"/>
       <c r="B28" s="90">
         <f>B23</f>
-        <v>2022</v>
+        <v>2025</v>
       </c>
       <c r="C28" s="76"/>
       <c r="D28" s="102"/>
       <c r="E28" s="76"/>
       <c r="F28" s="38"/>
     </row>
-    <row r="29" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A29" s="86"/>
       <c r="B29" s="90">
         <f t="shared" ref="B29:B31" si="2">B24</f>
-        <v>2023</v>
-[...1 lines deleted...]
-      <c r="C29" s="76"/>
+        <v>2026</v>
+      </c>
+      <c r="C29" s="108"/>
       <c r="D29" s="102"/>
-      <c r="E29" s="76"/>
+      <c r="E29" s="108"/>
       <c r="F29" s="38"/>
     </row>
-    <row r="30" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A30" s="86"/>
       <c r="B30" s="90">
         <f t="shared" si="2"/>
-        <v>2024</v>
-[...1 lines deleted...]
-      <c r="C30" s="76"/>
+        <v>2027</v>
+      </c>
+      <c r="C30" s="108"/>
       <c r="D30" s="102"/>
-      <c r="E30" s="76"/>
+      <c r="E30" s="108"/>
       <c r="F30" s="38"/>
     </row>
-    <row r="31" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A31" s="86"/>
       <c r="B31" s="90" t="str">
         <f t="shared" si="2"/>
         <v>All Years</v>
       </c>
       <c r="C31" s="100">
         <f>SUM(C28:C30)</f>
         <v>0</v>
       </c>
       <c r="E31" s="100">
         <f>SUM(E28:E30)</f>
         <v>0</v>
       </c>
       <c r="F31" s="38"/>
     </row>
-    <row r="32" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A32" s="86" t="s">
         <v>63</v>
       </c>
       <c r="B32" t="s">
         <v>55</v>
       </c>
       <c r="C32" s="100"/>
       <c r="E32" s="100"/>
       <c r="F32" s="38"/>
     </row>
-    <row r="33" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A33" s="86"/>
       <c r="B33" s="90">
         <f>B28</f>
-        <v>2022</v>
+        <v>2025</v>
       </c>
       <c r="C33" s="76"/>
       <c r="E33" s="76"/>
       <c r="F33" s="38"/>
     </row>
-    <row r="34" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A34" s="86"/>
       <c r="B34" s="90">
         <f t="shared" ref="B34:B36" si="3">B29</f>
-        <v>2023</v>
-[...2 lines deleted...]
-      <c r="E34" s="76"/>
+        <v>2026</v>
+      </c>
+      <c r="C34" s="108"/>
+      <c r="E34" s="108"/>
       <c r="F34" s="38"/>
     </row>
-    <row r="35" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A35" s="86"/>
       <c r="B35" s="90">
         <f t="shared" si="3"/>
-        <v>2024</v>
-[...2 lines deleted...]
-      <c r="E35" s="76"/>
+        <v>2027</v>
+      </c>
+      <c r="C35" s="108"/>
+      <c r="E35" s="108"/>
       <c r="F35" s="38"/>
     </row>
-    <row r="36" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A36" s="86"/>
       <c r="B36" s="90" t="str">
         <f t="shared" si="3"/>
         <v>All Years</v>
       </c>
       <c r="C36" s="100">
         <f>SUM(C33:C35)</f>
         <v>0</v>
       </c>
       <c r="E36" s="100">
         <f>SUM(E33:E35)</f>
         <v>0</v>
       </c>
       <c r="F36" s="38"/>
     </row>
-    <row r="37" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="37" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A37" s="86" t="s">
         <v>64</v>
       </c>
       <c r="B37" t="s">
         <v>4</v>
       </c>
       <c r="C37" s="100"/>
       <c r="E37" s="100"/>
       <c r="F37" s="38"/>
     </row>
-    <row r="38" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A38" s="86"/>
       <c r="B38" s="90">
         <f>B33</f>
-        <v>2022</v>
+        <v>2025</v>
       </c>
       <c r="C38" s="78"/>
       <c r="E38" s="78"/>
       <c r="F38" s="38"/>
     </row>
-    <row r="39" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="39" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A39" s="86"/>
       <c r="B39" s="90">
         <f t="shared" ref="B39:B41" si="4">B34</f>
-        <v>2023</v>
-[...2 lines deleted...]
-      <c r="E39" s="78"/>
+        <v>2026</v>
+      </c>
+      <c r="C39" s="109"/>
+      <c r="E39" s="109"/>
       <c r="F39" s="38"/>
     </row>
-    <row r="40" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="40" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A40" s="86"/>
       <c r="B40" s="90">
         <f t="shared" si="4"/>
-        <v>2024</v>
-[...2 lines deleted...]
-      <c r="E40" s="78"/>
+        <v>2027</v>
+      </c>
+      <c r="C40" s="109"/>
+      <c r="E40" s="109"/>
       <c r="F40" s="38"/>
     </row>
-    <row r="41" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="41" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A41" s="86"/>
       <c r="B41" s="90" t="str">
         <f t="shared" si="4"/>
         <v>All Years</v>
       </c>
       <c r="C41" s="101">
         <f>SUM(C38:C40)</f>
         <v>0</v>
       </c>
       <c r="E41" s="101">
         <f>SUM(E38:E40)</f>
         <v>0</v>
       </c>
       <c r="F41" s="38"/>
     </row>
-    <row r="42" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A42" s="86" t="s">
         <v>65</v>
       </c>
       <c r="B42" s="87" t="s">
         <v>70</v>
       </c>
       <c r="C42" s="100"/>
       <c r="F42" s="38"/>
     </row>
-    <row r="43" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="43" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A43" s="86"/>
       <c r="B43" s="90">
         <f>B38</f>
-        <v>2022</v>
+        <v>2025</v>
       </c>
       <c r="C43" s="76"/>
       <c r="E43" s="76"/>
       <c r="F43" s="38"/>
     </row>
-    <row r="44" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="44" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A44" s="86"/>
       <c r="B44" s="90">
         <f t="shared" ref="B44:B46" si="5">B39</f>
-        <v>2023</v>
-[...2 lines deleted...]
-      <c r="E44" s="76"/>
+        <v>2026</v>
+      </c>
+      <c r="C44" s="108"/>
+      <c r="E44" s="108"/>
       <c r="F44" s="38"/>
     </row>
-    <row r="45" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="45" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A45" s="86"/>
       <c r="B45" s="90">
         <f t="shared" si="5"/>
-        <v>2024</v>
-[...2 lines deleted...]
-      <c r="E45" s="76"/>
+        <v>2027</v>
+      </c>
+      <c r="C45" s="108"/>
+      <c r="E45" s="108"/>
       <c r="F45" s="38"/>
     </row>
-    <row r="46" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="46" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A46" s="86"/>
       <c r="B46" s="90" t="str">
         <f t="shared" si="5"/>
         <v>All Years</v>
       </c>
       <c r="C46" s="100">
         <f>SUM(C43:C45)</f>
         <v>0</v>
       </c>
       <c r="E46" s="100">
         <f>SUM(E43:E45)</f>
         <v>0</v>
       </c>
       <c r="F46" s="38"/>
     </row>
-    <row r="47" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="47" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A47" s="86" t="s">
         <v>66</v>
       </c>
       <c r="B47" t="s">
         <v>130</v>
       </c>
       <c r="C47" s="100"/>
       <c r="E47" s="88"/>
       <c r="F47" s="38"/>
     </row>
-    <row r="48" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="48" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A48" s="86"/>
       <c r="B48" s="98">
         <f>B28</f>
-        <v>2022</v>
+        <v>2025</v>
       </c>
       <c r="C48" s="79"/>
       <c r="E48" s="79"/>
       <c r="F48" s="38"/>
     </row>
-    <row r="49" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="49" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A49" s="86"/>
       <c r="B49" s="98">
         <f>B29</f>
-        <v>2023</v>
-[...2 lines deleted...]
-      <c r="E49" s="79"/>
+        <v>2026</v>
+      </c>
+      <c r="C49" s="110"/>
+      <c r="E49" s="110"/>
       <c r="F49" s="38"/>
     </row>
-    <row r="50" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="50" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A50" s="86"/>
       <c r="B50" s="98">
         <f>B30</f>
-        <v>2024</v>
-[...2 lines deleted...]
-      <c r="E50" s="79"/>
+        <v>2027</v>
+      </c>
+      <c r="C50" s="110"/>
+      <c r="E50" s="110"/>
       <c r="F50" s="38"/>
     </row>
-    <row r="51" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="51" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A51" s="86"/>
       <c r="B51" s="90" t="s">
         <v>131</v>
       </c>
       <c r="C51" s="99">
         <v>1.194</v>
       </c>
       <c r="E51" s="99"/>
       <c r="F51" s="38"/>
     </row>
-    <row r="52" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="52" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A52" s="86" t="s">
         <v>67</v>
       </c>
       <c r="B52" t="s">
         <v>56</v>
       </c>
       <c r="C52" s="3"/>
       <c r="E52" s="88"/>
       <c r="F52" s="38"/>
     </row>
-    <row r="53" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="53" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A53" s="86"/>
       <c r="B53" s="3">
         <f>B28</f>
-        <v>2022</v>
+        <v>2025</v>
       </c>
       <c r="C53" s="76"/>
       <c r="D53" s="97"/>
       <c r="E53" s="76"/>
       <c r="F53" s="38"/>
     </row>
-    <row r="54" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="54" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A54" s="86"/>
       <c r="B54" s="3">
         <f>B29</f>
-        <v>2023</v>
-[...1 lines deleted...]
-      <c r="C54" s="76"/>
+        <v>2026</v>
+      </c>
+      <c r="C54" s="108"/>
       <c r="D54" s="97"/>
-      <c r="E54" s="76"/>
+      <c r="E54" s="108"/>
       <c r="F54" s="38"/>
     </row>
-    <row r="55" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="55" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A55" s="86"/>
       <c r="B55" s="3">
         <f>B30</f>
-        <v>2024</v>
-[...1 lines deleted...]
-      <c r="C55" s="76"/>
+        <v>2027</v>
+      </c>
+      <c r="C55" s="108"/>
       <c r="D55" s="97"/>
-      <c r="E55" s="76"/>
+      <c r="E55" s="108"/>
       <c r="F55" s="38"/>
     </row>
-    <row r="56" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="56" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A56" s="86" t="s">
         <v>68</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C56" s="3"/>
       <c r="E56" s="88"/>
       <c r="F56" s="38"/>
     </row>
-    <row r="57" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="57" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A57" s="86"/>
       <c r="B57" s="3">
         <f>B53</f>
-        <v>2022</v>
+        <v>2025</v>
       </c>
       <c r="C57" s="81"/>
       <c r="D57" s="97"/>
       <c r="E57" s="107" t="s">
         <v>52</v>
       </c>
       <c r="F57" s="38"/>
     </row>
-    <row r="58" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="58" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A58" s="86"/>
       <c r="B58" s="3">
         <f t="shared" ref="B58:B63" si="6">B54</f>
-        <v>2023</v>
-[...1 lines deleted...]
-      <c r="C58" s="81"/>
+        <v>2026</v>
+      </c>
+      <c r="C58" s="111"/>
       <c r="D58" s="97"/>
-      <c r="E58" s="107" t="s">
+      <c r="E58" s="112" t="s">
         <v>52</v>
       </c>
       <c r="F58" s="38"/>
     </row>
-    <row r="59" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="59" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A59" s="86"/>
       <c r="B59" s="3">
         <f t="shared" si="6"/>
-        <v>2024</v>
-[...1 lines deleted...]
-      <c r="C59" s="81"/>
+        <v>2027</v>
+      </c>
+      <c r="C59" s="111"/>
       <c r="D59" s="97"/>
-      <c r="E59" s="107" t="s">
+      <c r="E59" s="112" t="s">
         <v>52</v>
       </c>
       <c r="F59" s="38"/>
     </row>
-    <row r="60" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="60" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A60" s="86" t="s">
         <v>69</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C60" s="3"/>
       <c r="E60" s="88"/>
       <c r="F60" s="38"/>
     </row>
-    <row r="61" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="61" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A61" s="86"/>
       <c r="B61" s="3">
         <f>B57</f>
-        <v>2022</v>
+        <v>2025</v>
       </c>
       <c r="C61" s="81"/>
       <c r="D61" s="96"/>
       <c r="E61" s="81"/>
       <c r="F61" s="38"/>
     </row>
-    <row r="62" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="62" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A62" s="86"/>
       <c r="B62" s="3">
         <f t="shared" si="6"/>
-        <v>2023</v>
-[...1 lines deleted...]
-      <c r="C62" s="81"/>
+        <v>2026</v>
+      </c>
+      <c r="C62" s="111"/>
       <c r="D62" s="96"/>
-      <c r="E62" s="81"/>
+      <c r="E62" s="111"/>
       <c r="F62" s="38"/>
     </row>
-    <row r="63" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="63" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A63" s="86"/>
       <c r="B63" s="3">
         <f t="shared" si="6"/>
-        <v>2024</v>
-[...1 lines deleted...]
-      <c r="C63" s="81"/>
+        <v>2027</v>
+      </c>
+      <c r="C63" s="111"/>
       <c r="D63" s="96"/>
-      <c r="E63" s="81"/>
+      <c r="E63" s="111"/>
       <c r="F63" s="38"/>
     </row>
-    <row r="64" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="64" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A64" s="86" t="s">
         <v>71</v>
       </c>
       <c r="B64" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C64" s="3"/>
       <c r="E64" s="88"/>
       <c r="F64" s="38"/>
     </row>
-    <row r="65" spans="1:9" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="65" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A65" s="86"/>
       <c r="B65" s="3">
         <f>B61</f>
-        <v>2022</v>
+        <v>2025</v>
       </c>
       <c r="C65" s="77"/>
       <c r="E65" s="77"/>
       <c r="F65" s="38"/>
     </row>
-    <row r="66" spans="1:9" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="66" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A66" s="86"/>
       <c r="B66" s="3">
         <f t="shared" ref="B66:B67" si="7">B62</f>
-        <v>2023</v>
-[...2 lines deleted...]
-      <c r="E66" s="77"/>
+        <v>2026</v>
+      </c>
+      <c r="C66" s="113"/>
+      <c r="E66" s="113"/>
       <c r="F66" s="38"/>
     </row>
-    <row r="67" spans="1:9" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="67" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A67" s="86"/>
       <c r="B67" s="3">
         <f t="shared" si="7"/>
-        <v>2024</v>
-[...2 lines deleted...]
-      <c r="E67" s="77"/>
+        <v>2027</v>
+      </c>
+      <c r="C67" s="113"/>
+      <c r="E67" s="113"/>
       <c r="F67" s="38"/>
     </row>
-    <row r="68" spans="1:9" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="68" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A68" s="86" t="s">
         <v>72</v>
       </c>
       <c r="B68" s="87" t="s">
         <v>79</v>
       </c>
       <c r="C68" s="3"/>
       <c r="E68" s="88"/>
       <c r="F68" s="38"/>
     </row>
-    <row r="69" spans="1:9" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="69" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A69" s="86"/>
       <c r="B69" s="3">
         <f>B43</f>
-        <v>2022</v>
+        <v>2025</v>
       </c>
       <c r="C69" s="89" t="str">
         <f>IFERROR(ROUND(C43/C13,3),"")</f>
         <v/>
       </c>
       <c r="E69" s="89" t="str">
         <f>IFERROR(ROUND(E43/E13,3),"")</f>
         <v/>
       </c>
       <c r="F69" s="38"/>
     </row>
-    <row r="70" spans="1:9" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="70" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A70" s="86"/>
       <c r="B70" s="3">
         <f t="shared" ref="B70:B71" si="8">B44</f>
-        <v>2023</v>
+        <v>2026</v>
       </c>
       <c r="C70" s="89" t="str">
         <f>IFERROR(ROUND(C44/C14,3),"")</f>
         <v/>
       </c>
       <c r="E70" s="89" t="str">
         <f>IFERROR(ROUND(E44/E14,3),"")</f>
         <v/>
       </c>
       <c r="F70" s="38"/>
     </row>
-    <row r="71" spans="1:9" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="71" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A71" s="86"/>
       <c r="B71" s="3">
         <f t="shared" si="8"/>
-        <v>2024</v>
+        <v>2027</v>
       </c>
       <c r="C71" s="89" t="str">
         <f t="shared" ref="C71:E72" si="9">IFERROR(ROUND(C45/C15,3),"")</f>
         <v/>
       </c>
       <c r="E71" s="89" t="str">
         <f t="shared" si="9"/>
         <v/>
       </c>
       <c r="F71" s="38"/>
     </row>
-    <row r="72" spans="1:9" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="72" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A72" s="86"/>
       <c r="B72" s="90" t="str">
         <f>B46</f>
         <v>All Years</v>
       </c>
       <c r="C72" s="89" t="str">
         <f t="shared" si="9"/>
         <v/>
       </c>
       <c r="E72" s="89" t="str">
         <f t="shared" si="9"/>
         <v/>
       </c>
       <c r="F72" s="38"/>
     </row>
-    <row r="73" spans="1:9" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="73" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A73" s="86" t="s">
         <v>73</v>
       </c>
       <c r="B73" s="87" t="s">
         <v>80</v>
       </c>
       <c r="C73" s="3"/>
       <c r="E73" s="88"/>
       <c r="F73" s="38"/>
     </row>
-    <row r="74" spans="1:9" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="74" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A74" s="86"/>
       <c r="B74" s="90">
         <f>B69</f>
-        <v>2022</v>
+        <v>2025</v>
       </c>
       <c r="C74" s="89" t="str">
         <f>IFERROR(ROUND(C33/C28,3),"")</f>
         <v/>
       </c>
       <c r="E74" s="89" t="str">
         <f>IFERROR(ROUND(E33/E28,3),"")</f>
         <v/>
       </c>
       <c r="F74" s="38"/>
     </row>
-    <row r="75" spans="1:9" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="75" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A75" s="86"/>
       <c r="B75" s="90">
         <f t="shared" ref="B75:B77" si="10">B70</f>
-        <v>2023</v>
+        <v>2026</v>
       </c>
       <c r="C75" s="89" t="str">
         <f>IFERROR(ROUND(C34/C29,3),"")</f>
         <v/>
       </c>
       <c r="E75" s="89" t="str">
         <f>IFERROR(ROUND(E34/E29,3),"")</f>
         <v/>
       </c>
       <c r="F75" s="38"/>
     </row>
-    <row r="76" spans="1:9" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="76" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A76" s="86"/>
       <c r="B76" s="90">
         <f t="shared" si="10"/>
-        <v>2024</v>
+        <v>2027</v>
       </c>
       <c r="C76" s="89" t="str">
         <f>IFERROR(ROUND(C35/C30,3),"")</f>
         <v/>
       </c>
       <c r="E76" s="89" t="str">
         <f>IFERROR(ROUND(E35/E30,3),"")</f>
         <v/>
       </c>
       <c r="F76" s="38"/>
     </row>
-    <row r="77" spans="1:9" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="77" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A77" s="86"/>
       <c r="B77" s="90" t="str">
         <f t="shared" si="10"/>
         <v>All Years</v>
       </c>
       <c r="C77" s="89" t="str">
         <f>IFERROR(ROUND(C36/C31,3),"")</f>
         <v/>
       </c>
       <c r="E77" s="89" t="str">
         <f>IFERROR(ROUND(E36/E31,3),"")</f>
         <v/>
       </c>
       <c r="F77" s="38"/>
     </row>
-    <row r="78" spans="1:9" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="78" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A78" s="86" t="s">
         <v>74</v>
       </c>
       <c r="B78" t="s">
         <v>81</v>
       </c>
       <c r="C78" s="3"/>
       <c r="E78" s="88"/>
       <c r="F78" s="38"/>
     </row>
-    <row r="79" spans="1:9" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="79" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A79" s="86"/>
       <c r="B79" s="90">
         <f>B74</f>
-        <v>2022</v>
+        <v>2025</v>
       </c>
       <c r="C79" s="89" t="str">
         <f>IFERROR(ROUND(C33/C18,3),"")</f>
         <v/>
       </c>
       <c r="E79" s="89" t="str">
         <f>IFERROR(ROUND(E33/E18,3),"")</f>
         <v/>
       </c>
       <c r="F79" s="38"/>
       <c r="I79" s="11"/>
     </row>
-    <row r="80" spans="1:9" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="80" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A80" s="86"/>
       <c r="B80" s="90">
         <f t="shared" ref="B80:B81" si="11">B75</f>
-        <v>2023</v>
+        <v>2026</v>
       </c>
       <c r="C80" s="89" t="str">
         <f t="shared" ref="C80" si="12">IFERROR(ROUND(C34/C19,3),"")</f>
         <v/>
       </c>
       <c r="E80" s="89" t="str">
         <f t="shared" ref="E80:E82" si="13">IFERROR(ROUND(E34/E19,3),"")</f>
         <v/>
       </c>
       <c r="F80" s="38"/>
       <c r="I80" s="11"/>
     </row>
-    <row r="81" spans="1:9" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="81" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A81" s="86"/>
       <c r="B81" s="90">
         <f t="shared" si="11"/>
-        <v>2024</v>
+        <v>2027</v>
       </c>
       <c r="C81" s="89" t="str">
         <f t="shared" ref="C81" si="14">IFERROR(ROUND(C35/C20,3),"")</f>
         <v/>
       </c>
       <c r="E81" s="89" t="str">
         <f t="shared" si="13"/>
         <v/>
       </c>
       <c r="F81" s="38"/>
       <c r="I81" s="11"/>
     </row>
-    <row r="82" spans="1:9" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="82" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A82" s="86"/>
       <c r="B82" t="s">
         <v>75</v>
       </c>
       <c r="C82" s="89" t="str">
         <f>IFERROR(ROUND(C36/C21,3),"")</f>
         <v/>
       </c>
       <c r="E82" s="89" t="str">
         <f t="shared" si="13"/>
         <v/>
       </c>
       <c r="F82" s="38"/>
       <c r="I82" s="11"/>
     </row>
-    <row r="83" spans="1:9" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="83" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A83" s="86"/>
       <c r="B83" t="s">
         <v>76</v>
       </c>
       <c r="C83" s="91">
         <f>IFERROR(MIN((C41/1082)^0.5,1),"")</f>
         <v>0</v>
       </c>
       <c r="E83" s="91">
         <f>IFERROR(MIN((E41/1082)^0.5,1),"")</f>
         <v>0</v>
       </c>
       <c r="F83" s="38"/>
     </row>
-    <row r="84" spans="1:9" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="84" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A84" s="86"/>
       <c r="B84" s="3" t="s">
         <v>77</v>
       </c>
       <c r="C84" s="91" t="str">
         <f>IFERROR(ROUND((C82*C83)+(0.6*(1-C83)),3),"")</f>
         <v/>
       </c>
       <c r="E84" s="91" t="str">
         <f>IFERROR(ROUND((E82*E83)+(0.6*(1-E83)),3),"")</f>
         <v/>
       </c>
       <c r="F84" s="38"/>
     </row>
-    <row r="85" spans="1:9" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="85" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A85" s="86"/>
       <c r="B85" t="s">
         <v>124</v>
       </c>
       <c r="C85" s="92">
         <v>0.6</v>
       </c>
       <c r="E85" s="92">
         <v>0.6</v>
       </c>
       <c r="F85" s="38"/>
     </row>
-    <row r="86" spans="1:9" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="86" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A86" s="86"/>
       <c r="B86" t="s">
         <v>78</v>
       </c>
       <c r="C86" s="93" t="str">
         <f>IFERROR(ROUND(C84/C85,3),"")</f>
         <v/>
       </c>
       <c r="E86" s="93" t="str">
         <f>IFERROR(ROUND(E84/E85,3),"")</f>
         <v/>
       </c>
       <c r="F86" s="38"/>
     </row>
-    <row r="87" spans="1:9" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="87" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A87" s="86"/>
       <c r="B87" t="s">
         <v>123</v>
       </c>
       <c r="C87" s="94" t="str">
         <f>IFERROR(ROUND(C86-1,3),"")</f>
         <v/>
       </c>
       <c r="E87" s="94" t="str">
         <f>IFERROR(ROUND(E86-1,3),"")</f>
         <v/>
       </c>
       <c r="F87" s="38"/>
     </row>
-    <row r="88" spans="1:9" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="88" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A88" s="86"/>
       <c r="B88" s="90"/>
       <c r="C88" s="3"/>
       <c r="E88" s="88"/>
       <c r="F88" s="38"/>
     </row>
-    <row r="89" spans="1:9" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="89" spans="1:9" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A89" s="64"/>
       <c r="B89" s="65"/>
       <c r="C89" s="95"/>
       <c r="D89" s="67"/>
       <c r="E89" s="67"/>
       <c r="F89" s="68"/>
     </row>
-    <row r="90" spans="1:9" s="4" customFormat="1" ht="13.8" thickTop="1" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:9" s="4" customFormat="1" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A90"/>
       <c r="B90"/>
       <c r="C90"/>
       <c r="D90"/>
       <c r="E90"/>
       <c r="F90"/>
     </row>
-    <row r="91" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A91"/>
       <c r="B91"/>
       <c r="C91"/>
       <c r="D91"/>
       <c r="E91"/>
       <c r="F91"/>
     </row>
-    <row r="92" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A92"/>
       <c r="B92"/>
       <c r="C92"/>
       <c r="D92"/>
       <c r="E92"/>
       <c r="F92"/>
     </row>
-    <row r="93" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A93"/>
       <c r="B93"/>
       <c r="C93"/>
       <c r="D93"/>
       <c r="E93"/>
       <c r="F93"/>
     </row>
-    <row r="94" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A94"/>
       <c r="B94"/>
       <c r="C94"/>
       <c r="D94"/>
       <c r="E94"/>
       <c r="F94"/>
     </row>
-    <row r="95" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A95"/>
       <c r="B95"/>
       <c r="C95"/>
       <c r="D95"/>
       <c r="E95"/>
       <c r="F95"/>
     </row>
-    <row r="96" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A96"/>
       <c r="B96"/>
       <c r="C96"/>
       <c r="D96"/>
       <c r="E96"/>
       <c r="F96"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="J2pbVQADLzN3V5gLKXDHZL5Dfnvd0SEs36xc0wTyjJ+j5OcIExTWTcjDR3Biw0Op1j8Kr3TGeL4BvUTt5tgFwQ==" saltValue="jOv7TM3ezj3tKnNwMiS89g==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="jPSUCkiZI40kj4nTL2qxjwhvHI88rvGOmjzKpVjfOgc9wv8epu4wdFKXcJ/gwEdnBT5DD8zSEMMp9h9kKz346Q==" saltValue="WS9YIRT5kam4zdfx9r2d5Q==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="C5:D5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="80" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="54" max="5" man="1"/>
   </rowBreaks>
-  <extLst>
-[...10 lines deleted...]
-  </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{86986DC0-3B5A-452E-855C-E4FE7C4974DC}">
   <sheetPr codeName="Sheet4">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A95" sqref="A95"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <sheetData/>
-  <sheetProtection algorithmName="SHA-512" hashValue="i97XE1MIYrxluQO0tE4Vez3PJ3iL30WM0lkmYtvOFFphiO5XwXQGGDCc3KE7vdWuNRks1jkq5R0JA7UTB5aMXA==" saltValue="bIJFF3s5U5fv+jR5K9l4NA==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
+  <sheetProtection selectLockedCells="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="77" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="65" max="12" man="1"/>
     <brk id="130" max="12" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <oleObjects>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <oleObject progId="Acrobat Document" shapeId="6145" r:id="rId4">
-          <objectPr defaultSize="0" autoPict="0" r:id="rId5">
+        <oleObject progId="Acrobat.Document.DC" shapeId="6148" r:id="rId4">
+          <objectPr defaultSize="0" r:id="rId5">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>0</xdr:col>
                 <xdr:colOff>0</xdr:colOff>
                 <xdr:row>0</xdr:row>
                 <xdr:rowOff>0</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>12</xdr:col>
-[...2 lines deleted...]
-                <xdr:rowOff>121920</xdr:rowOff>
+                <xdr:col>9</xdr:col>
+                <xdr:colOff>342900</xdr:colOff>
+                <xdr:row>46</xdr:row>
+                <xdr:rowOff>95250</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
-        <oleObject progId="Acrobat Document" shapeId="6145" r:id="rId4"/>
+        <oleObject progId="Acrobat.Document.DC" shapeId="6148" r:id="rId4"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <oleObject progId="Acrobat Document" shapeId="6146" r:id="rId6">
-          <objectPr defaultSize="0" autoPict="0" r:id="rId7">
+        <oleObject progId="Acrobat.Document.DC" shapeId="6150" r:id="rId6">
+          <objectPr defaultSize="0" r:id="rId7">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>0</xdr:col>
                 <xdr:colOff>0</xdr:colOff>
-                <xdr:row>65</xdr:row>
-                <xdr:rowOff>137160</xdr:rowOff>
+                <xdr:row>47</xdr:row>
+                <xdr:rowOff>0</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>13</xdr:col>
-[...2 lines deleted...]
-                <xdr:rowOff>83820</xdr:rowOff>
+                <xdr:col>9</xdr:col>
+                <xdr:colOff>342900</xdr:colOff>
+                <xdr:row>93</xdr:row>
+                <xdr:rowOff>95250</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
-        <oleObject progId="Acrobat Document" shapeId="6146" r:id="rId6"/>
+        <oleObject progId="Acrobat.Document.DC" shapeId="6150" r:id="rId6"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <oleObject progId="Acrobat Document" shapeId="6147" r:id="rId8">
-          <objectPr defaultSize="0" autoPict="0" r:id="rId9">
+        <oleObject progId="Acrobat.Document.DC" shapeId="6151" r:id="rId8">
+          <objectPr defaultSize="0" r:id="rId9">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>0</xdr:col>
                 <xdr:colOff>0</xdr:colOff>
-                <xdr:row>135</xdr:row>
-                <xdr:rowOff>83820</xdr:rowOff>
+                <xdr:row>94</xdr:row>
+                <xdr:rowOff>0</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>13</xdr:col>
-[...2 lines deleted...]
-                <xdr:rowOff>30480</xdr:rowOff>
+                <xdr:col>9</xdr:col>
+                <xdr:colOff>342900</xdr:colOff>
+                <xdr:row>140</xdr:row>
+                <xdr:rowOff>95250</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
-        <oleObject progId="Acrobat Document" shapeId="6147" r:id="rId8"/>
+        <oleObject progId="Acrobat.Document.DC" shapeId="6151" r:id="rId8"/>
       </mc:Fallback>
     </mc:AlternateContent>
   </oleObjects>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0C3F390A-68A6-4BD4-B557-EAFDE69DB12C}">
   <sheetPr codeName="Sheet5">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <sheetData/>
-  <sheetProtection algorithmName="SHA-512" hashValue="1chouEBOGDik+GWPU2SjdVkSvqw0+nRY9F7YeNrXii+nLg3hmok6Qlf+7GYI5nn9YMEvD3+ywuB16mzg5zJ65Q==" saltValue="rr7yI8aI24xTVh2pI1/vVw==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="GbPm5t96gbZpCSmw1DkkkqkQIUhPGCB952kFf1q9rdJD46Ks1khbdy13LY38XBhSswS10k4hzf8CoH8lj0MA8w==" saltValue="oJoKRVj3fcsN3+zHcjFlcg==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="71" orientation="portrait" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="14" max="65" man="1"/>
   </colBreaks>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <oleObjects>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <oleObject progId="Acrobat Document" shapeId="7169" r:id="rId4">
-          <objectPr defaultSize="0" autoPict="0" r:id="rId5">
+        <oleObject progId="Acrobat.Document.DC" shapeId="7171" r:id="rId4">
+          <objectPr defaultSize="0" r:id="rId5">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>0</xdr:col>
                 <xdr:colOff>0</xdr:colOff>
                 <xdr:row>0</xdr:row>
                 <xdr:rowOff>0</xdr:rowOff>
               </from>
               <to>
-                <xdr:col>12</xdr:col>
-[...2 lines deleted...]
-                <xdr:rowOff>99060</xdr:rowOff>
+                <xdr:col>9</xdr:col>
+                <xdr:colOff>342900</xdr:colOff>
+                <xdr:row>46</xdr:row>
+                <xdr:rowOff>95250</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
-        <oleObject progId="Acrobat Document" shapeId="7169" r:id="rId4"/>
+        <oleObject progId="Acrobat.Document.DC" shapeId="7171" r:id="rId4"/>
       </mc:Fallback>
     </mc:AlternateContent>
   </oleObjects>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6CEBD0FF-E307-438C-97E7-81AA59A7FE0F}">
   <sheetPr codeName="Sheet9"/>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <sheetData>
-    <row r="1" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A1" s="82" t="b">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <dataValidations count="1">
     <dataValidation type="custom" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="A1" xr:uid="{CD814814-C67E-4DCE-AF88-F0F592A1D532}">
       <formula1>ISNUMBER(SEARCH(TRUE,XFD25))</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DCEB5F16-6FF1-4BD9-8B46-F66B01ED16C8}">
   <sheetPr codeName="Sheet6"/>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D5234867-FE93-4061-A1CA-7841D73096AF}">
   <sheetPr codeName="Sheet7"/>
   <dimension ref="A1:B15"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="16384" width="9.109375" style="6"/>
+    <col min="1" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A1" s="6">
         <v>1</v>
       </c>
       <c r="B1" s="10" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="2" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:2" x14ac:dyDescent="0.2">
       <c r="B2" s="10" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="3" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:2" x14ac:dyDescent="0.2">
       <c r="B3" s="10" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="4" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:2" x14ac:dyDescent="0.2">
       <c r="B4" s="10" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="5" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:2" x14ac:dyDescent="0.2">
       <c r="B5" s="10" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="6" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:2" x14ac:dyDescent="0.2">
       <c r="B6" s="10" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="7" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:2" x14ac:dyDescent="0.2">
       <c r="B7" s="10" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="9" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A9" s="6">
         <v>2</v>
       </c>
       <c r="B9" s="10" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="10" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:2" x14ac:dyDescent="0.2">
       <c r="B10" s="10" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="11" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:2" x14ac:dyDescent="0.2">
       <c r="B11" s="10" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="12" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:2" x14ac:dyDescent="0.2">
       <c r="B12" s="10" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="13" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:2" x14ac:dyDescent="0.2">
       <c r="B13" s="10" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="14" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:2" x14ac:dyDescent="0.2">
       <c r="B14" s="10" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="15" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:2" x14ac:dyDescent="0.2">
       <c r="B15" s="10" t="s">
         <v>50</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{791E4437-6930-46F0-84AC-6E2DE6557726}">
   <sheetPr codeName="Sheet8">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:B37"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="12.33203125" style="6" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.109375" style="6"/>
+    <col min="1" max="1" width="12.42578125" style="6" customWidth="1"/>
+    <col min="2" max="2" width="151.7109375" style="6" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A1" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B1" s="5" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A2" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="7" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="3" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A3" s="5"/>
       <c r="B3" s="5"/>
     </row>
-    <row r="4" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A4" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="5" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A5" s="5"/>
       <c r="B5" s="5"/>
     </row>
-    <row r="6" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A6" s="5" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="7" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A7" s="5"/>
       <c r="B7" s="5"/>
     </row>
-    <row r="8" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A8" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="9" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A9" s="5"/>
       <c r="B9" s="5"/>
     </row>
-    <row r="10" spans="1:2" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:2" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="5" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="11" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A11" s="5"/>
       <c r="B11" s="5"/>
     </row>
-    <row r="12" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A12" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="13" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A13" s="5"/>
       <c r="B13" s="5"/>
     </row>
-    <row r="14" spans="1:2" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A14" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="8" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="15" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A15" s="5"/>
       <c r="B15" s="5"/>
     </row>
-    <row r="16" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A16" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="17" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A17" s="5"/>
       <c r="B17" s="5"/>
     </row>
-    <row r="18" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A18" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="19" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A19" s="5"/>
       <c r="B19" s="5"/>
     </row>
-    <row r="20" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A20" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="21" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A21" s="5"/>
       <c r="B21" s="5"/>
     </row>
-    <row r="22" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A22" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="23" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A23" s="5"/>
       <c r="B23" s="5"/>
     </row>
-    <row r="24" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A24" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="25" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A25" s="5"/>
       <c r="B25" s="5"/>
     </row>
-    <row r="26" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A26" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="27" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A27" s="5"/>
       <c r="B27" s="5"/>
     </row>
-    <row r="28" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A28" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B28" s="7" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="29" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A29" s="5"/>
       <c r="B29" s="5"/>
     </row>
-    <row r="30" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A30" s="10" t="s">
         <v>35</v>
       </c>
       <c r="B30" s="10" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="31" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A31" s="10" t="s">
         <v>37</v>
       </c>
       <c r="B31" s="10" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="32" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A32" s="10"/>
     </row>
-    <row r="34" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A34" s="5" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="35" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A35" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B35" s="10" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="36" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A36" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B36" s="10" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="37" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A37" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B37" s="10" t="s">
         <v>45</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.2" right="0.2" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="84" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>