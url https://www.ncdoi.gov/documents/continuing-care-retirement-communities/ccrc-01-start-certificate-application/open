--- v0 (2026-01-25)
+++ v1 (2026-09-15)
@@ -10,66 +10,66 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="75BC4F61" w14:textId="77777777" w:rsidR="00ED047F" w:rsidRDefault="00ED047F" w:rsidP="00672233">
+    <w:p w14:paraId="75BC4F61" w14:textId="306B498E" w:rsidR="00ED047F" w:rsidRDefault="00ED047F" w:rsidP="00672233">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:right="-900"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rStyle w:val="DIVISION1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="DIVISION1"/>
         </w:rPr>
-        <w:t>FINANCIAL OVERSIGHT &amp; SPECIAL ENTITIES DIVISION</w:t>
+        <w:t>SPECIAL ENTITIES DIVISION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F39B5A4" w14:textId="3D16E330" w:rsidR="00ED047F" w:rsidRPr="00A84570" w:rsidRDefault="006B5BE0" w:rsidP="00204937">
       <w:pPr>
         <w:spacing w:before="1320" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A84570">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Start-up Certificate</w:t>
       </w:r>
       <w:r w:rsidR="000217DB" w:rsidRPr="00A84570">
         <w:rPr>
@@ -488,52 +488,52 @@
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Hlk214886996"/>
       <w:r w:rsidRPr="00A84570">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Important</w:t>
       </w:r>
       <w:r w:rsidRPr="00D63750">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>: A SUC does not grant a Permanent License. A Permanent License may be issued only after all statutory prerequisites under Article 64A are satisfied.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkEnd w:id="1"/>
     <w:p w14:paraId="455CAD7E" w14:textId="780F92D9" w:rsidR="00684733" w:rsidRPr="00A84570" w:rsidRDefault="0078250B" w:rsidP="00D63750">
       <w:pPr>
         <w:spacing w:before="360" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A84570">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">What a </w:t>
       </w:r>
       <w:r w:rsidR="00AF1967" w:rsidRPr="00A84570">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
@@ -605,70 +605,60 @@
     </w:p>
     <w:p w14:paraId="3B7E6379" w14:textId="2906D1D4" w:rsidR="00663244" w:rsidRPr="00D63750" w:rsidRDefault="00663244" w:rsidP="00A84570">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D63750">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Enter into binding reservation agreements and continuing care </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D63750">
+        <w:t>Enter into binding reservation agreements and continuing care contracts</w:t>
+      </w:r>
+      <w:r w:rsidR="00720729" w:rsidRPr="00D63750">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>contracts</w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="485D31C1" w14:textId="77777777" w:rsidR="001538DE" w:rsidRPr="00D63750" w:rsidRDefault="00663244" w:rsidP="00A84570">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D63750">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -1024,114 +1014,96 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and seek authority to:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C435735" w14:textId="238B6A56" w:rsidR="00FE7346" w:rsidRPr="00D63750" w:rsidRDefault="00FE7346" w:rsidP="00A84570">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D63750">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Enter into binding reservation agreements and continuing care </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Enter into binding reservation agreements and continuing care contracts;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="6E758A48" w14:textId="70ACA8FA" w:rsidR="00FE7346" w:rsidRPr="00D63750" w:rsidRDefault="00FE7346" w:rsidP="00A84570">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D63750">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Accept escrowed deposits </w:t>
       </w:r>
       <w:r w:rsidR="0034532E" w:rsidRPr="00D63750">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">greater than </w:t>
       </w:r>
       <w:r w:rsidRPr="00D63750">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">$5,000 per </w:t>
-[...7 lines deleted...]
-        <w:t>depositor</w:t>
+        <w:t>$5,000 per depositor</w:t>
       </w:r>
       <w:r w:rsidR="0034532E" w:rsidRPr="00D63750">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00D63750">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BFA164F" w14:textId="3F4FD66D" w:rsidR="0034532E" w:rsidRPr="00D63750" w:rsidRDefault="0034532E" w:rsidP="00A84570">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D63750">
         <w:rPr>
@@ -1777,70 +1749,79 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D63750">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Execute Part </w:t>
       </w:r>
       <w:r w:rsidR="00A84570">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00D63750">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00E71DBB" w:rsidRPr="00D63750">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Certification </w:t>
       </w:r>
       <w:r w:rsidR="002C1421" w:rsidRPr="00043B83">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002C1421" w:rsidRPr="00B47967">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(CEO or other duly authorized signatory for the </w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="002C1421" w:rsidRPr="00B47967">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CEO or other duly authorized signatory for the </w:t>
       </w:r>
       <w:r w:rsidR="00A84570">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="002C1421">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>pplicant</w:t>
       </w:r>
       <w:r w:rsidR="002C1421" w:rsidRPr="00B47967">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23C4D1D8" w14:textId="77777777" w:rsidR="00F51F07" w:rsidRPr="00D63750" w:rsidRDefault="00F51F07" w:rsidP="00A84570">
       <w:pPr>
@@ -2062,68 +2043,68 @@
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Mailing Address (USPS):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="385F0671" w14:textId="77777777" w:rsidR="00F51F07" w:rsidRPr="002E61D4" w:rsidRDefault="00F51F07" w:rsidP="002C1421">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E61D4">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>North Carolina Department of Insurance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3086F5D8" w14:textId="77777777" w:rsidR="00F51F07" w:rsidRPr="002E61D4" w:rsidRDefault="00F51F07" w:rsidP="002C1421">
+    <w:p w14:paraId="3086F5D8" w14:textId="1EF1A6A7" w:rsidR="00F51F07" w:rsidRPr="002E61D4" w:rsidRDefault="00F51F07" w:rsidP="002C1421">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E61D4">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Financial Oversight &amp; Special Entities Division</w:t>
+        <w:t>Special Entities Division</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44921C50" w14:textId="77777777" w:rsidR="00F51F07" w:rsidRPr="002E61D4" w:rsidRDefault="00F51F07" w:rsidP="002C1421">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E61D4">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1203 Mail Service Center</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3454EF6C" w14:textId="77777777" w:rsidR="00F51F07" w:rsidRPr="002E61D4" w:rsidRDefault="00F51F07" w:rsidP="002C1421">
       <w:pPr>
         <w:keepNext/>
@@ -2157,51 +2138,67 @@
       <w:r w:rsidRPr="002E61D4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Overnight Delivery: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D8DD3AC" w14:textId="77777777" w:rsidR="00F51F07" w:rsidRPr="002E61D4" w:rsidRDefault="00F51F07" w:rsidP="002C1421">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E61D4">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>3200 Beechleaf Court</w:t>
+        <w:t xml:space="preserve">3200 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002E61D4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Beechleaf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002E61D4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Court</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24FE4D65" w14:textId="77777777" w:rsidR="00F51F07" w:rsidRPr="002E61D4" w:rsidRDefault="00F51F07" w:rsidP="00D63750">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E61D4">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Raleigh, NC 27604</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AEBE259" w14:textId="77777777" w:rsidR="00F51F07" w:rsidRPr="002E61D4" w:rsidRDefault="00F51F07" w:rsidP="00D63750">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
@@ -2455,51 +2452,51 @@
         <w:t>the Step</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="008C6ECD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>-PTAD</w:t>
       </w:r>
       <w:r w:rsidRPr="008C6ECD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was filed?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47708588" w14:textId="2B75159B" w:rsidR="000B0417" w:rsidRDefault="00A329E9" w:rsidP="002C1421">
+    <w:p w14:paraId="47708588" w14:textId="2B75159B" w:rsidR="000B0417" w:rsidRDefault="00B37985" w:rsidP="002C1421">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:alias w:val="Yes"/>
           <w:tag w:val="Yes"/>
           <w:id w:val="1825691038"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
@@ -3314,51 +3311,51 @@
         <w:t>the Step</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="008C6ECD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1</w:t>
       </w:r>
       <w:r w:rsidR="000B0417">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>-PTAD</w:t>
       </w:r>
       <w:r w:rsidRPr="008C6ECD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was filed?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A596284" w14:textId="4499360F" w:rsidR="00AF28A8" w:rsidRPr="008C6ECD" w:rsidRDefault="00A329E9" w:rsidP="002C1421">
+    <w:p w14:paraId="3A596284" w14:textId="4499360F" w:rsidR="00AF28A8" w:rsidRPr="008C6ECD" w:rsidRDefault="00B37985" w:rsidP="002C1421">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:alias w:val="Yes"/>
           <w:tag w:val="Yes"/>
           <w:id w:val="1397394793"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
@@ -4395,51 +4392,51 @@
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Hlk214944876"/>
       <w:r w:rsidRPr="000B0417">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Has there been any change to the Controlling Person Information since the Step 1</w:t>
       </w:r>
       <w:r w:rsidR="000B0417">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">-PTAD </w:t>
       </w:r>
       <w:r w:rsidRPr="000B0417">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>was filed?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A81DC37" w14:textId="55053A6B" w:rsidR="0044404C" w:rsidRPr="000B0417" w:rsidRDefault="00A329E9" w:rsidP="002C1421">
+    <w:p w14:paraId="4A81DC37" w14:textId="55053A6B" w:rsidR="0044404C" w:rsidRPr="000B0417" w:rsidRDefault="00B37985" w:rsidP="002C1421">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="759025620"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
@@ -5484,51 +5481,51 @@
         <w:t>the Step</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="000B0417">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1</w:t>
       </w:r>
       <w:r w:rsidR="000B0417" w:rsidRPr="000B0417">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>-PTAD w</w:t>
       </w:r>
       <w:r w:rsidRPr="000B0417">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>as filed?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D49014B" w14:textId="11FB4388" w:rsidR="0044404C" w:rsidRPr="000B0417" w:rsidRDefault="00A329E9" w:rsidP="002C1421">
+    <w:p w14:paraId="5D49014B" w14:textId="11FB4388" w:rsidR="0044404C" w:rsidRPr="000B0417" w:rsidRDefault="00B37985" w:rsidP="002C1421">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-613364052"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -9724,61 +9721,52 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="19E5E5F0" w14:textId="77777777" w:rsidR="00763759" w:rsidRPr="00763759" w:rsidRDefault="00763759" w:rsidP="00273624">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00763759">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">A statement identifying the current owner of the </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>A statement identifying the current owner of the site;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="20A1AEEC" w14:textId="77777777" w:rsidR="00763759" w:rsidRPr="00763759" w:rsidRDefault="00763759" w:rsidP="00273624">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00763759">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>A description of any plans to acquire the site, including any purchase option or purchase contract; and</w:t>
@@ -10023,51 +10011,69 @@
     </w:p>
     <w:p w14:paraId="0E0933B9" w14:textId="5097FFC6" w:rsidR="00606AB7" w:rsidRPr="009257DD" w:rsidRDefault="00763759" w:rsidP="0075599E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="540"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009257DD">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Specify the current status of each </w:t>
+        <w:t xml:space="preserve">Specify the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009257DD">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>current status</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009257DD">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of each </w:t>
       </w:r>
       <w:r w:rsidR="00273624">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CCRC</w:t>
       </w:r>
       <w:r w:rsidRPr="009257DD">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and disclose any administrative actions or financial problems that currently exist, or have existed, within three years after any relationship was terminated.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FFF69DB" w14:textId="0013346C" w:rsidR="00C53ED9" w:rsidRPr="0075599E" w:rsidRDefault="00C53ED9" w:rsidP="0075599E">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="240" w:after="60" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
@@ -10438,67 +10444,51 @@
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> must execute a separate certification page.)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:p w14:paraId="666358B7" w14:textId="08BAC5E8" w:rsidR="009F7714" w:rsidRPr="00B559F0" w:rsidRDefault="00B559F0" w:rsidP="00B559F0">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B559F0">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Under penalties of perjury, I certify that I have reviewed this application and its exhibits, and that to the best of my knowledge and belief, the information submitted is true, correct, and complete. I further agree to promptly update the Department if any material information </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> or submitted with this application changes and acknowledge the obligation, if a Start-Up Certificate is issued, to submit </w:t>
+        <w:t xml:space="preserve">Under penalties of perjury, I certify that I have reviewed this application and its exhibits, and that to the best of my knowledge and belief, the information submitted is true, correct, and complete. I further agree to promptly update the Department if any material information in or submitted with this application changes and acknowledge the obligation, if a Start-Up Certificate is issued, to submit </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>periodic</w:t>
       </w:r>
       <w:r w:rsidRPr="00B559F0">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">sales, development, and </w:t>
       </w:r>
       <w:r w:rsidRPr="00B559F0">
         <w:rPr>
           <w:sz w:val="22"/>
@@ -10776,60 +10766,60 @@
     <w:p w14:paraId="4FB9DD58" w14:textId="77777777" w:rsidR="00243D3E" w:rsidRDefault="00243D3E" w:rsidP="0075599E">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="840" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00243D3E" w:rsidSect="00E67446">
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4DAB28D5" w14:textId="77777777" w:rsidR="00267ED6" w:rsidRDefault="00267ED6" w:rsidP="00267ED6">
+    <w:p w14:paraId="334C8C0B" w14:textId="77777777" w:rsidR="00B37985" w:rsidRDefault="00B37985" w:rsidP="00267ED6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="29F62301" w14:textId="77777777" w:rsidR="00267ED6" w:rsidRDefault="00267ED6" w:rsidP="00267ED6">
+    <w:p w14:paraId="54707609" w14:textId="77777777" w:rsidR="00B37985" w:rsidRDefault="00B37985" w:rsidP="00267ED6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
@@ -10855,51 +10845,51 @@
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6A7D71F3" w14:textId="4BE52370" w:rsidR="0067042A" w:rsidRPr="002C1421" w:rsidRDefault="0067042A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="002C1421">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="002C1421">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="002C1421">
       <w:rPr>
         <w:sz w:val="20"/>
@@ -10955,109 +10945,109 @@
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>0</w:t>
     </w:r>
     <w:r w:rsidR="009D6EC2" w:rsidRPr="002C1421">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="002C1421">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> (12/25)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0D2B9620" w14:textId="528BFE35" w:rsidR="0078250B" w:rsidRPr="002C1421" w:rsidRDefault="0078250B" w:rsidP="0078250B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r w:rsidRPr="002C1421">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>CCRC-</w:t>
     </w:r>
     <w:r w:rsidR="00D95DEB" w:rsidRPr="002C1421">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>0</w:t>
     </w:r>
     <w:r w:rsidR="009D6EC2" w:rsidRPr="002C1421">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="002C1421">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> (12/25)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="30ED3FDA" w14:textId="77777777" w:rsidR="00267ED6" w:rsidRDefault="00267ED6" w:rsidP="00267ED6">
+    <w:p w14:paraId="47C41A3D" w14:textId="77777777" w:rsidR="00B37985" w:rsidRDefault="00B37985" w:rsidP="00267ED6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="51C4E4DD" w14:textId="77777777" w:rsidR="00267ED6" w:rsidRDefault="00267ED6" w:rsidP="00267ED6">
+    <w:p w14:paraId="3DB46CFB" w14:textId="77777777" w:rsidR="00B37985" w:rsidRDefault="00B37985" w:rsidP="00267ED6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4289076F" w14:textId="3EBA7B2E" w:rsidR="00137EB9" w:rsidRDefault="00CB602D" w:rsidP="00E7378E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="left" w:pos="7125"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13145A99" wp14:editId="24FB3C0E">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>-23495</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-457200</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7774305" cy="10057130"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
@@ -11091,51 +11081,51 @@
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00137EB9">
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01067831"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E8C0AA58"/>
     <w:lvl w:ilvl="0" w:tplc="D1F41246">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="765" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -16301,55 +16291,55 @@
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1663773498">
     <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="411467414">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="211694586">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="1730298724">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="641690999">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="16"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="LNlSDZcJukwlXFtTcnBUeE2JXEBCQAFYCfrC74a7lcGylD4SWkexYOKEdigIsrE6sLAdpBvlY3GsP/ymJK0Oew==" w:salt="HatqJA2KreUNgNcbQ8Vb8g=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="dPFNcDyWYpVSRe62bdgnc+QRMfpSwLDSR53Gf1ysQZ+fSZjAYNGpuW2/83UkIFrKj8/7R59X3xsA/vLKVWip0A==" w:salt="aRS+naxVNunnd0IeLfXx0Q=="/>
   <w:defaultTabStop w:val="360"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="43009"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00267ED6"/>
     <w:rsid w:val="000217DB"/>
     <w:rsid w:val="00022761"/>
     <w:rsid w:val="0008522D"/>
     <w:rsid w:val="00097484"/>
     <w:rsid w:val="000A6DDB"/>
     <w:rsid w:val="000B0417"/>
@@ -16366,56 +16356,59 @@
     <w:rsid w:val="00194A33"/>
     <w:rsid w:val="001A7E79"/>
     <w:rsid w:val="001B040C"/>
     <w:rsid w:val="001B4386"/>
     <w:rsid w:val="001D3F8E"/>
     <w:rsid w:val="001F135A"/>
     <w:rsid w:val="00204937"/>
     <w:rsid w:val="002276E1"/>
     <w:rsid w:val="00241BEF"/>
     <w:rsid w:val="00243D3E"/>
     <w:rsid w:val="00246E6B"/>
     <w:rsid w:val="00247123"/>
     <w:rsid w:val="00251C31"/>
     <w:rsid w:val="00257B0A"/>
     <w:rsid w:val="00267ED6"/>
     <w:rsid w:val="00273624"/>
     <w:rsid w:val="00281ED9"/>
     <w:rsid w:val="002C1421"/>
     <w:rsid w:val="002E1271"/>
     <w:rsid w:val="002E7072"/>
     <w:rsid w:val="00302296"/>
     <w:rsid w:val="0030325A"/>
     <w:rsid w:val="0030458D"/>
     <w:rsid w:val="0034532E"/>
     <w:rsid w:val="00386FEA"/>
+    <w:rsid w:val="003A1A54"/>
     <w:rsid w:val="003A24A2"/>
+    <w:rsid w:val="003D1CA8"/>
     <w:rsid w:val="003E318A"/>
     <w:rsid w:val="0040274F"/>
     <w:rsid w:val="004166CC"/>
     <w:rsid w:val="00424797"/>
     <w:rsid w:val="0044404C"/>
+    <w:rsid w:val="004951C5"/>
     <w:rsid w:val="005150AA"/>
     <w:rsid w:val="0053726C"/>
     <w:rsid w:val="005A15C5"/>
     <w:rsid w:val="005A5991"/>
     <w:rsid w:val="005A7A25"/>
     <w:rsid w:val="005B0306"/>
     <w:rsid w:val="005E5DFE"/>
     <w:rsid w:val="0060655A"/>
     <w:rsid w:val="00606AB7"/>
     <w:rsid w:val="006314A1"/>
     <w:rsid w:val="0064613F"/>
     <w:rsid w:val="00663244"/>
     <w:rsid w:val="0067042A"/>
     <w:rsid w:val="00672233"/>
     <w:rsid w:val="00684733"/>
     <w:rsid w:val="00684A16"/>
     <w:rsid w:val="006B4003"/>
     <w:rsid w:val="006B5BE0"/>
     <w:rsid w:val="006D7725"/>
     <w:rsid w:val="00720729"/>
     <w:rsid w:val="00722149"/>
     <w:rsid w:val="00737AD0"/>
     <w:rsid w:val="0075599E"/>
     <w:rsid w:val="00763759"/>
     <w:rsid w:val="007775BD"/>
@@ -16445,115 +16438,118 @@
     <w:rsid w:val="00962EB8"/>
     <w:rsid w:val="009856DA"/>
     <w:rsid w:val="009A7BF4"/>
     <w:rsid w:val="009B000A"/>
     <w:rsid w:val="009D6EC2"/>
     <w:rsid w:val="009F7714"/>
     <w:rsid w:val="00A07217"/>
     <w:rsid w:val="00A329E9"/>
     <w:rsid w:val="00A41FEB"/>
     <w:rsid w:val="00A42293"/>
     <w:rsid w:val="00A63DEF"/>
     <w:rsid w:val="00A63F9A"/>
     <w:rsid w:val="00A70A41"/>
     <w:rsid w:val="00A84570"/>
     <w:rsid w:val="00AA299C"/>
     <w:rsid w:val="00AD1D50"/>
     <w:rsid w:val="00AE09E5"/>
     <w:rsid w:val="00AE569F"/>
     <w:rsid w:val="00AF1967"/>
     <w:rsid w:val="00AF28A8"/>
     <w:rsid w:val="00B01594"/>
     <w:rsid w:val="00B059D9"/>
     <w:rsid w:val="00B22D58"/>
     <w:rsid w:val="00B3607B"/>
     <w:rsid w:val="00B368AB"/>
+    <w:rsid w:val="00B37985"/>
     <w:rsid w:val="00B50784"/>
     <w:rsid w:val="00B51F67"/>
     <w:rsid w:val="00B559F0"/>
     <w:rsid w:val="00B7203C"/>
     <w:rsid w:val="00B75C87"/>
+    <w:rsid w:val="00B80668"/>
     <w:rsid w:val="00BC3D9C"/>
     <w:rsid w:val="00BD7540"/>
     <w:rsid w:val="00C02CF9"/>
     <w:rsid w:val="00C52F50"/>
     <w:rsid w:val="00C53ED9"/>
     <w:rsid w:val="00C565B4"/>
     <w:rsid w:val="00C85BBC"/>
     <w:rsid w:val="00CB602D"/>
     <w:rsid w:val="00CF497A"/>
     <w:rsid w:val="00D437D0"/>
     <w:rsid w:val="00D63750"/>
     <w:rsid w:val="00D7443D"/>
     <w:rsid w:val="00D92DB9"/>
     <w:rsid w:val="00D95DEB"/>
     <w:rsid w:val="00DC4F54"/>
     <w:rsid w:val="00DE7E64"/>
     <w:rsid w:val="00E21C5D"/>
     <w:rsid w:val="00E64BCF"/>
     <w:rsid w:val="00E660B1"/>
     <w:rsid w:val="00E67446"/>
     <w:rsid w:val="00E71DBB"/>
     <w:rsid w:val="00E7378E"/>
     <w:rsid w:val="00ED047F"/>
     <w:rsid w:val="00ED5860"/>
     <w:rsid w:val="00F21747"/>
+    <w:rsid w:val="00F247D4"/>
     <w:rsid w:val="00F24BBF"/>
     <w:rsid w:val="00F2501F"/>
     <w:rsid w:val="00F31675"/>
     <w:rsid w:val="00F41E7F"/>
     <w:rsid w:val="00F51F07"/>
     <w:rsid w:val="00F71206"/>
     <w:rsid w:val="00F719F3"/>
     <w:rsid w:val="00F83AAB"/>
     <w:rsid w:val="00FB14A9"/>
     <w:rsid w:val="00FB4496"/>
     <w:rsid w:val="00FD2DEF"/>
     <w:rsid w:val="00FE7346"/>
     <w:rsid w:val="00FE7F53"/>
     <w:rsid w:val="00FF6814"/>
     <w:rsid w:val="00FF787B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="43009"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="352971F3"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{7A1843CB-1DE5-4628-9F2F-71DCF8530F30}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
@@ -17941,51 +17937,51 @@
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SpecialEntitiesSubmissions@ncdoi.gov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="CE5984C4F79349ACB09611748FCBD9D3"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{2F54FB8D-DD73-493E-8ACD-C82979E1F3B7}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="008335B1" w:rsidRDefault="00FE16DB" w:rsidP="00FE16DB">
           <w:pPr>
             <w:pStyle w:val="CE5984C4F79349ACB09611748FCBD9D31"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
@@ -19935,62 +19931,66 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00100089"/>
     <w:rsid w:val="00100089"/>
     <w:rsid w:val="001060E8"/>
     <w:rsid w:val="0016027B"/>
+    <w:rsid w:val="002062C2"/>
     <w:rsid w:val="00251C31"/>
+    <w:rsid w:val="003D1CA8"/>
     <w:rsid w:val="0040274F"/>
+    <w:rsid w:val="004951C5"/>
     <w:rsid w:val="005A15C5"/>
     <w:rsid w:val="007829C3"/>
     <w:rsid w:val="00797CF3"/>
     <w:rsid w:val="008335B1"/>
     <w:rsid w:val="00875592"/>
     <w:rsid w:val="008E05F2"/>
     <w:rsid w:val="00922858"/>
     <w:rsid w:val="00A07217"/>
     <w:rsid w:val="00A42293"/>
     <w:rsid w:val="00C85BBC"/>
+    <w:rsid w:val="00D05621"/>
     <w:rsid w:val="00D437D0"/>
     <w:rsid w:val="00D92DB9"/>
     <w:rsid w:val="00E035CF"/>
     <w:rsid w:val="00F35D99"/>
     <w:rsid w:val="00FE16DB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
@@ -21364,69 +21364,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3AC93C1E-91FD-4D96-8184-3C461011AC0D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
-  <Words>1485</Words>
-  <Characters>8414</Characters>
+  <Words>1591</Words>
+  <Characters>9074</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>295</Lines>
-  <Paragraphs>198</Paragraphs>
+  <Lines>75</Lines>
+  <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>PERMIT TO ACCEPT DEPOSITS CCRC LICENSE APPLICATION STEP 3</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10325</CharactersWithSpaces>
+  <CharactersWithSpaces>10644</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>PERMIT TO ACCEPT DEPOSITS CCRC LICENSE APPLICATION STEP 3</dc:title>
   <dc:subject/>
   <dc:creator>Tripp, Trisha</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>