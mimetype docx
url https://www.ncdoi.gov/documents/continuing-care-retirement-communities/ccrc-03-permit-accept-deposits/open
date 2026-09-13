--- v0 (2026-01-18)
+++ v1 (2026-09-13)
@@ -9,66 +9,66 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="75BC4F61" w14:textId="77777777" w:rsidR="00ED047F" w:rsidRDefault="00ED047F" w:rsidP="00CF19A5">
+    <w:p w14:paraId="75BC4F61" w14:textId="71A23231" w:rsidR="00ED047F" w:rsidRDefault="00ED047F" w:rsidP="00CF19A5">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:right="-900"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rStyle w:val="DIVISION1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="DIVISION1"/>
         </w:rPr>
-        <w:t>FINANCIAL OVERSIGHT &amp; SPECIAL ENTITIES DIVISION</w:t>
+        <w:t>SPECIAL ENTITIES DIVISION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F39B5A4" w14:textId="1F30BF4E" w:rsidR="00ED047F" w:rsidRPr="00E91B98" w:rsidRDefault="00556AD9" w:rsidP="00E91B98">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E91B98">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00ED047F" w:rsidRPr="00E91B98">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -520,68 +520,59 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00043B83">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Disseminate materials describing the intent to develop a continuing care retirement community</w:t>
       </w:r>
       <w:r w:rsidR="00646E09">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (CCRC</w:t>
-[...7 lines deleted...]
-        <w:t>)</w:t>
+        <w:t xml:space="preserve"> (CCRC)</w:t>
       </w:r>
       <w:r w:rsidRPr="00043B83">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="241A1C8F" w14:textId="2805C4B8" w:rsidR="0078250B" w:rsidRPr="00043B83" w:rsidRDefault="0078250B" w:rsidP="00985EF2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00043B83">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Enter into fully refundable nonbinding reservation agreements; </w:t>
       </w:r>
       <w:r w:rsidR="00130349" w:rsidRPr="00043B83">
@@ -894,61 +885,52 @@
         </w:rPr>
         <w:t xml:space="preserve"> and seek authority to:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="538BBC41" w14:textId="77777777" w:rsidR="00111D18" w:rsidRPr="00043B83" w:rsidRDefault="00111D18" w:rsidP="00E91B98">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk214869887"/>
       <w:r w:rsidRPr="00043B83">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Publicly describe the proposed </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Publicly describe the proposed project;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="53878794" w14:textId="77777777" w:rsidR="00111D18" w:rsidRPr="00043B83" w:rsidRDefault="00111D18" w:rsidP="00E91B98">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00043B83">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Enter into nonbinding reservation agreements; and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="443CD9A4" w14:textId="08B921F0" w:rsidR="00F2501F" w:rsidRPr="00043B83" w:rsidRDefault="00111D18" w:rsidP="00E91B98">
@@ -1689,66 +1671,66 @@
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02FD0C70" w14:textId="77777777" w:rsidR="008E3492" w:rsidRPr="00043B83" w:rsidRDefault="0078250B" w:rsidP="00A265A2">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00043B83">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>North Carolina Department of Insurance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DDF1938" w14:textId="77777777" w:rsidR="008E3492" w:rsidRPr="00043B83" w:rsidRDefault="007D0C14" w:rsidP="00A265A2">
+    <w:p w14:paraId="3DDF1938" w14:textId="766C6BE5" w:rsidR="008E3492" w:rsidRPr="00043B83" w:rsidRDefault="007D0C14" w:rsidP="00A265A2">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00043B83">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Financial Oversight &amp; Special Entities Division</w:t>
+        <w:t>Special Entities Division</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01287DBC" w14:textId="77777777" w:rsidR="008E3492" w:rsidRPr="00043B83" w:rsidRDefault="008E3492" w:rsidP="00A265A2">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00043B83">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="0078250B" w:rsidRPr="00043B83">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>203 Mail Service Center</w:t>
@@ -7380,60 +7362,60 @@
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="4FB9DD58" w14:textId="5A813CE3" w:rsidR="00243D3E" w:rsidRDefault="00243D3E" w:rsidP="00243D3E">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00243D3E" w:rsidSect="00CE76E5">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:headerReference w:type="first" r:id="rId9"/>
       <w:footerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4DAB28D5" w14:textId="77777777" w:rsidR="00267ED6" w:rsidRDefault="00267ED6" w:rsidP="00267ED6">
+    <w:p w14:paraId="4B2DA98E" w14:textId="77777777" w:rsidR="007E4B2D" w:rsidRDefault="007E4B2D" w:rsidP="00267ED6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="29F62301" w14:textId="77777777" w:rsidR="00267ED6" w:rsidRDefault="00267ED6" w:rsidP="00267ED6">
+    <w:p w14:paraId="5ABFF880" w14:textId="77777777" w:rsidR="007E4B2D" w:rsidRDefault="007E4B2D" w:rsidP="00267ED6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -7444,51 +7426,51 @@
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6A7D71F3" w14:textId="3D8598FB" w:rsidR="0067042A" w:rsidRPr="00A265A2" w:rsidRDefault="0067042A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00A265A2">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="00A265A2">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="00A265A2">
       <w:rPr>
         <w:sz w:val="20"/>
@@ -7537,102 +7519,102 @@
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>CCRC-</w:t>
     </w:r>
     <w:r w:rsidR="00955C58" w:rsidRPr="00A265A2">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>0</w:t>
     </w:r>
     <w:r w:rsidRPr="00A265A2">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>3 (12/25)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0D2B9620" w14:textId="61C96806" w:rsidR="0078250B" w:rsidRPr="00043B83" w:rsidRDefault="0078250B" w:rsidP="0078250B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r w:rsidRPr="00043B83">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>CCRC-</w:t>
     </w:r>
     <w:r w:rsidR="00955C58" w:rsidRPr="00043B83">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>0</w:t>
     </w:r>
     <w:r w:rsidRPr="00043B83">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>3 (12/25)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="30ED3FDA" w14:textId="77777777" w:rsidR="00267ED6" w:rsidRDefault="00267ED6" w:rsidP="00267ED6">
+    <w:p w14:paraId="353BB84A" w14:textId="77777777" w:rsidR="007E4B2D" w:rsidRDefault="007E4B2D" w:rsidP="00267ED6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="51C4E4DD" w14:textId="77777777" w:rsidR="00267ED6" w:rsidRDefault="00267ED6" w:rsidP="00267ED6">
+    <w:p w14:paraId="2BC8CC49" w14:textId="77777777" w:rsidR="007E4B2D" w:rsidRDefault="007E4B2D" w:rsidP="00267ED6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4289076F" w14:textId="3EBA7B2E" w:rsidR="00137EB9" w:rsidRDefault="00CB602D" w:rsidP="00E7378E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="left" w:pos="7125"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13145A99" wp14:editId="24FB3C0E">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>-23495</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-457200</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7774305" cy="10057130"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
@@ -7666,51 +7648,51 @@
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00137EB9">
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0686015C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="93F0C83E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -12820,205 +12802,209 @@
   <w:num w:numId="44" w16cid:durableId="1747191010">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="211694586">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="1849754047">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="1016463999">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="48" w16cid:durableId="278802911">
     <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="49" w16cid:durableId="429860048">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="G1jMsPS/TE8SSdp2OCCmZg8I1WKKsB97cu4UhGupm4kbs5F3IKn2m+zLtBamL8BPukbjrdJ3UAl9dfEnfUTz4Q==" w:salt="F/mqAeaIprIYNTBBGDFcxg=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="AZbc+mzmrwOhidLb1QR0hB3s6dpZT5L+0tXcKsi3CIWoOaf2Z0RMQ+kdACdgTs/GfCcOYO3EaqNvMgOn/J+70g==" w:salt="3IYFm0BaJIoXmhbDNt6uAw=="/>
   <w:defaultTabStop w:val="360"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="32769"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00267ED6"/>
     <w:rsid w:val="000217DB"/>
     <w:rsid w:val="00043B83"/>
+    <w:rsid w:val="00080F59"/>
     <w:rsid w:val="0008522D"/>
     <w:rsid w:val="00097484"/>
     <w:rsid w:val="000A0959"/>
     <w:rsid w:val="000A6DDB"/>
     <w:rsid w:val="000C44F0"/>
-    <w:rsid w:val="00105A3A"/>
     <w:rsid w:val="0010766F"/>
     <w:rsid w:val="00111D18"/>
     <w:rsid w:val="00130349"/>
     <w:rsid w:val="00137EB9"/>
     <w:rsid w:val="00157D37"/>
     <w:rsid w:val="001A1AEC"/>
     <w:rsid w:val="001A7E79"/>
     <w:rsid w:val="001D3F8E"/>
     <w:rsid w:val="00243D3E"/>
     <w:rsid w:val="00246E6B"/>
     <w:rsid w:val="00267ED6"/>
     <w:rsid w:val="00281ED9"/>
     <w:rsid w:val="00294287"/>
     <w:rsid w:val="002E1271"/>
     <w:rsid w:val="002E61D4"/>
     <w:rsid w:val="00302296"/>
     <w:rsid w:val="0030325A"/>
     <w:rsid w:val="0030458D"/>
+    <w:rsid w:val="00386485"/>
     <w:rsid w:val="004D6265"/>
     <w:rsid w:val="00556AD9"/>
     <w:rsid w:val="005670C0"/>
     <w:rsid w:val="00576125"/>
     <w:rsid w:val="005A15C5"/>
     <w:rsid w:val="005A6137"/>
     <w:rsid w:val="005B0306"/>
     <w:rsid w:val="005C2B21"/>
     <w:rsid w:val="0064613F"/>
     <w:rsid w:val="00646E09"/>
     <w:rsid w:val="006511A0"/>
     <w:rsid w:val="0067042A"/>
     <w:rsid w:val="006B4003"/>
     <w:rsid w:val="00737AD0"/>
     <w:rsid w:val="0078250B"/>
     <w:rsid w:val="007829C3"/>
     <w:rsid w:val="00786E39"/>
     <w:rsid w:val="00790B02"/>
     <w:rsid w:val="007A75DD"/>
     <w:rsid w:val="007D0C14"/>
+    <w:rsid w:val="007E4B2D"/>
     <w:rsid w:val="00805307"/>
     <w:rsid w:val="00826272"/>
     <w:rsid w:val="00834326"/>
     <w:rsid w:val="008451C0"/>
     <w:rsid w:val="00847706"/>
     <w:rsid w:val="00875592"/>
     <w:rsid w:val="008929C5"/>
     <w:rsid w:val="008E05F2"/>
     <w:rsid w:val="008E3492"/>
     <w:rsid w:val="008E4A91"/>
     <w:rsid w:val="008F6BF1"/>
     <w:rsid w:val="0091735D"/>
     <w:rsid w:val="00930714"/>
     <w:rsid w:val="00955C58"/>
     <w:rsid w:val="00962EB8"/>
     <w:rsid w:val="00985EF2"/>
     <w:rsid w:val="009B28C1"/>
     <w:rsid w:val="009F473B"/>
     <w:rsid w:val="00A07217"/>
+    <w:rsid w:val="00A2574F"/>
     <w:rsid w:val="00A265A2"/>
     <w:rsid w:val="00A41FEB"/>
     <w:rsid w:val="00A63DEF"/>
     <w:rsid w:val="00A63F9A"/>
     <w:rsid w:val="00A70A41"/>
     <w:rsid w:val="00AA299C"/>
     <w:rsid w:val="00B01594"/>
     <w:rsid w:val="00B03345"/>
     <w:rsid w:val="00B22D58"/>
     <w:rsid w:val="00B31AB3"/>
     <w:rsid w:val="00B33C00"/>
     <w:rsid w:val="00B3607B"/>
     <w:rsid w:val="00B50784"/>
     <w:rsid w:val="00B51F67"/>
     <w:rsid w:val="00B75C87"/>
     <w:rsid w:val="00B8573E"/>
     <w:rsid w:val="00BC34F1"/>
     <w:rsid w:val="00BC3D9C"/>
     <w:rsid w:val="00C565B4"/>
     <w:rsid w:val="00C651F2"/>
     <w:rsid w:val="00C81D90"/>
     <w:rsid w:val="00C85BBC"/>
     <w:rsid w:val="00CB18CC"/>
+    <w:rsid w:val="00CB21DB"/>
     <w:rsid w:val="00CB602D"/>
     <w:rsid w:val="00CE76E5"/>
     <w:rsid w:val="00CF19A5"/>
     <w:rsid w:val="00CF497A"/>
-    <w:rsid w:val="00D56F56"/>
     <w:rsid w:val="00D7443D"/>
     <w:rsid w:val="00D92DB9"/>
     <w:rsid w:val="00DE7E64"/>
+    <w:rsid w:val="00DF5938"/>
     <w:rsid w:val="00E660B1"/>
     <w:rsid w:val="00E7378E"/>
     <w:rsid w:val="00E91B98"/>
     <w:rsid w:val="00ED047F"/>
     <w:rsid w:val="00F24BBF"/>
     <w:rsid w:val="00F2501F"/>
     <w:rsid w:val="00F31675"/>
     <w:rsid w:val="00F679E1"/>
     <w:rsid w:val="00F83AAB"/>
     <w:rsid w:val="00FB14A9"/>
     <w:rsid w:val="00FB4496"/>
     <w:rsid w:val="00FB4D7A"/>
     <w:rsid w:val="00FC0BF4"/>
     <w:rsid w:val="00FE7F53"/>
     <w:rsid w:val="00FF6814"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="32769"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="352971F3"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{7A1843CB-1DE5-4628-9F2F-71DCF8530F30}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
@@ -14118,51 +14104,51 @@
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SpecialEntitiesSubmissions@ncdoi.gov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="219B8F299F25426FBA855B3EAB0CC9AC"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{923C4F70-15F5-4B90-B39C-ED8CAAFC0900}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00100089" w:rsidRDefault="00AC1B1C" w:rsidP="00AC1B1C">
           <w:pPr>
             <w:pStyle w:val="219B8F299F25426FBA855B3EAB0CC9AC1"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
@@ -15618,66 +15604,69 @@
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00100089"/>
+    <w:rsid w:val="00080F59"/>
     <w:rsid w:val="00100089"/>
+    <w:rsid w:val="001138F1"/>
+    <w:rsid w:val="00577E71"/>
     <w:rsid w:val="005A15C5"/>
     <w:rsid w:val="005C2B21"/>
     <w:rsid w:val="007829C3"/>
     <w:rsid w:val="00875592"/>
     <w:rsid w:val="008E05F2"/>
     <w:rsid w:val="0095080B"/>
     <w:rsid w:val="00A07217"/>
     <w:rsid w:val="00A83BF8"/>
     <w:rsid w:val="00AC1B1C"/>
     <w:rsid w:val="00C651F2"/>
     <w:rsid w:val="00C81D90"/>
     <w:rsid w:val="00C85BBC"/>
     <w:rsid w:val="00D46F5E"/>
-    <w:rsid w:val="00D56F56"/>
     <w:rsid w:val="00D92DB9"/>
+    <w:rsid w:val="00DF5938"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
@@ -16870,69 +16859,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>965</Words>
-  <Characters>5602</Characters>
+  <Words>1079</Words>
+  <Characters>6153</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>208</Lines>
-  <Paragraphs>141</Paragraphs>
+  <Lines>51</Lines>
+  <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>PERMIT TO ACCEPT DEPOSITS CCRC LICENSE APPLICATION STEP 3</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7000</CharactersWithSpaces>
+  <CharactersWithSpaces>7218</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>PERMIT TO ACCEPT DEPOSITS CCRC LICENSE APPLICATION STEP 3</dc:title>
   <dc:subject/>
   <dc:creator>Tripp, Trisha</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>