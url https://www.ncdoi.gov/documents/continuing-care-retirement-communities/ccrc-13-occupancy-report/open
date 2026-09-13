--- v1 (2026-02-27)
+++ v2 (2026-09-13)
@@ -1,60 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\CCRF\CCRC\Facility\1. Master Folder\Forms\Copies of forms\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\_Legacy\CCRF\CCRC\Facility\1. Master Folder\Forms\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EDE7039D-3881-4D42-9BE8-4CD1DE0C1A12}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
-  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="0dOXwGgfuwfvzGoGqKTgiLWfb0lfnldrN7N1zhF5MIoqoHTOAmcJ9sjwwBCQy1rBCteH+N69023FD2G1ShS1dA==" workbookSaltValue="5k1BL0HlByGhLAPI4+7efA==" workbookSpinCount="100000" lockStructure="1"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9DA29B41-B66B-463D-B0A1-FED7DC12331F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-14220" yWindow="-16320" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Occupancy Report" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Occupancy Report'!$A$1:$M$59</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -823,86 +822,83 @@
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Living Unit Days Available</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1200">
               <a:solidFill>
                 <a:schemeClr val="accent1">
                   <a:lumMod val="75000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>" is the maximum number of living unit days that would have been provided if all available living units were filled during the given time period. The total shall equal the sum of all living units, minus any living units that are unavailable for occupancy, on each day for the given time period.</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>342553</xdr:colOff>
+      <xdr:colOff>373063</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>6350</xdr:rowOff>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>12</xdr:col>
-      <xdr:colOff>262111</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>80645</xdr:rowOff>
+      <xdr:colOff>325438</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>5930</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Picture 1">
+        <xdr:cNvPr id="3" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DE2BFB68-EA05-8BE2-9BA8-3D8536B567CD}"/>
-[...2 lines deleted...]
-              <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{55445A94-D96E-5BF7-9238-9B5D09042EC2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="342553" y="6350"/>
-          <a:ext cx="7755458" cy="1972945"/>
+          <a:off x="373063" y="0"/>
+          <a:ext cx="7778750" cy="2006180"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
@@ -1261,52 +1257,52 @@
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A14:W59"/>
   <sheetViews>
-    <sheetView showGridLines="0" showRowColHeaders="0" tabSelected="1" showWhiteSpace="0" view="pageLayout" topLeftCell="A45" zoomScale="120" zoomScaleNormal="130" zoomScalePageLayoutView="120" workbookViewId="0">
-      <selection activeCell="B15" sqref="B15:L15"/>
+    <sheetView showGridLines="0" showRowColHeaders="0" tabSelected="1" showWhiteSpace="0" view="pageLayout" zoomScale="120" zoomScaleNormal="130" zoomScalePageLayoutView="120" workbookViewId="0">
+      <selection activeCell="P19" sqref="P19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.33203125" style="1"/>
     <col min="2" max="2" width="3.33203125" style="1" customWidth="1"/>
     <col min="3" max="3" width="34" style="1" customWidth="1"/>
     <col min="4" max="4" width="16.33203125" style="1" customWidth="1"/>
     <col min="5" max="5" width="2.6640625" style="1" customWidth="1"/>
     <col min="6" max="6" width="16.1640625" style="1" customWidth="1"/>
     <col min="7" max="7" width="2.6640625" style="1" customWidth="1"/>
     <col min="8" max="8" width="16.33203125" style="1" customWidth="1"/>
     <col min="9" max="9" width="2.6640625" style="1" customWidth="1"/>
     <col min="10" max="10" width="16.33203125" style="1" customWidth="1"/>
     <col min="11" max="11" width="2.6640625" style="1" customWidth="1"/>
     <col min="12" max="12" width="16.33203125" style="1" customWidth="1"/>
     <col min="13" max="16384" width="9.33203125" style="1"/>
   </cols>
   <sheetData>
     <row r="14" spans="1:23" x14ac:dyDescent="0.2">
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>