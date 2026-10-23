--- v2 (2026-08-11)
+++ v3 (2026-10-23)
@@ -202,173 +202,165 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="34556DAC" w14:textId="09FFB97B" w:rsidR="00266839" w:rsidRDefault="00266839" w:rsidP="00266839">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Submit the completed application to:  </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="005121BA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Christine.Williams@ncdoi.gov</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="17AD5399" w14:textId="77777777" w:rsidR="00831AD3" w:rsidRDefault="00831AD3" w:rsidP="00831AD3"/>
-    <w:p w14:paraId="4220071F" w14:textId="73407354" w:rsidR="00266839" w:rsidRDefault="00864483" w:rsidP="00266839">
+    <w:p w14:paraId="4220071F" w14:textId="0E61210A" w:rsidR="00266839" w:rsidRDefault="00864483" w:rsidP="00266839">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Please c</w:t>
       </w:r>
       <w:r w:rsidR="00266839">
-        <w:t>ontact the Financial Oversight &amp; Special Entities Division</w:t>
+        <w:t>ontact the Special Entities Division</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of the North Carolina Department of Insurance</w:t>
       </w:r>
       <w:r w:rsidR="00266839">
         <w:t xml:space="preserve"> at (919) 807-6612 with any questions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35A351F1" w14:textId="77777777" w:rsidR="00C15211" w:rsidRDefault="00616A62" w:rsidP="00864483">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Registrant Information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="153D0B63" w14:textId="77777777" w:rsidR="00020881" w:rsidRDefault="00020881" w:rsidP="00020881"/>
-    <w:p w14:paraId="1DEE9C64" w14:textId="03F5C197" w:rsidR="00864483" w:rsidRDefault="00864483" w:rsidP="00020881">
+    <w:p w14:paraId="1DEE9C64" w14:textId="03F5C197" w:rsidR="00864483" w:rsidRDefault="00864483" w:rsidP="006358AC">
       <w:r>
         <w:t>Date:  ______________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1128306D" w14:textId="51EB7C41" w:rsidR="00864483" w:rsidRDefault="00864483" w:rsidP="00020881"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="395AE617" w14:textId="22F074AD" w:rsidR="00764C28" w:rsidRDefault="00864483" w:rsidP="00764C28">
+    <w:p w14:paraId="770690B0" w14:textId="77777777" w:rsidR="006358AC" w:rsidRDefault="006358AC" w:rsidP="006358AC"/>
+    <w:p w14:paraId="14295654" w14:textId="77777777" w:rsidR="006358AC" w:rsidRDefault="006358AC" w:rsidP="006358AC"/>
+    <w:p w14:paraId="0AD840B2" w14:textId="19C70E0D" w:rsidR="006358AC" w:rsidRDefault="006358AC" w:rsidP="006358AC">
       <w:r>
-        <w:t>_______________________________________________</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>Legal Name of Registrant:  ____________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00C943FE">
+        <w:t>__</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1128306D" w14:textId="51EB7C41" w:rsidR="00864483" w:rsidRDefault="00864483" w:rsidP="006358AC"/>
+    <w:p w14:paraId="5CE29C00" w14:textId="77777777" w:rsidR="006358AC" w:rsidRPr="00445655" w:rsidRDefault="006358AC" w:rsidP="006358AC"/>
+    <w:p w14:paraId="58E527A9" w14:textId="2C8E2737" w:rsidR="00764C28" w:rsidRPr="00764C28" w:rsidRDefault="006358AC" w:rsidP="006358AC">
       <w:r>
-        <w:t>__</w:t>
-[...11 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">Principal Office Address: </w:t>
+      </w:r>
+      <w:r w:rsidR="00C943FE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00764C28">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="58E527A9" w14:textId="44CAE955" w:rsidR="00764C28" w:rsidRPr="00764C28" w:rsidRDefault="00764C28" w:rsidP="00764C28">
-      <w:r>
+    <w:p w14:paraId="3AD9A7E1" w14:textId="77777777" w:rsidR="00764C28" w:rsidRDefault="00764C28" w:rsidP="006358AC">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>_____________________________________________________________________________________</w:t>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="5EB56365" w14:textId="49E9BED4" w:rsidR="00020881" w:rsidRPr="00445655" w:rsidRDefault="0070117F">
-[...4 lines deleted...]
-    <w:p w14:paraId="3AD9A7E1" w14:textId="77777777" w:rsidR="00764C28" w:rsidRDefault="00764C28">
+    <w:p w14:paraId="42C729E3" w14:textId="77777777" w:rsidR="00C943FE" w:rsidRDefault="00C943FE" w:rsidP="006358AC"/>
+    <w:p w14:paraId="4EF77CB8" w14:textId="7D86A6B6" w:rsidR="00764C28" w:rsidRDefault="00445655" w:rsidP="006358AC">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00445655">
+        <w:t>Company Phone Number:</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00764C28">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00764C28">
+        <w:t>________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00166FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>________________________________________________</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00166FFF">
+        <w:t>___________</w:t>
+      </w:r>
+      <w:r w:rsidR="00764C28">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>___________</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00764C28">
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidR="00C943FE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>_</w:t>
+        <w:t>__</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DD91415" w14:textId="77777777" w:rsidR="00764C28" w:rsidRDefault="00764C28"/>
     <w:p w14:paraId="421DF895" w14:textId="0D0181B1" w:rsidR="00020881" w:rsidRDefault="00020881">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Hereby notifies the Commissioner of Insurance of the State of North Carolina of its continuing eligibility for de minimis registration under</w:t>
       </w:r>
       <w:r w:rsidR="00163A7F">
         <w:t xml:space="preserve"> N.C. Gen. Stat.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00266839">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
@@ -810,205 +802,316 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="08B6E4E4" w14:textId="0537B810" w:rsidR="00D74165" w:rsidRPr="00D74165" w:rsidRDefault="00831AD3" w:rsidP="00D74165">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="35"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Client Company Information</w:t>
       </w:r>
       <w:r w:rsidR="00D74165">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2515"/>
-        <w:gridCol w:w="2430"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2244"/>
+        <w:gridCol w:w="2700"/>
+        <w:gridCol w:w="1356"/>
+        <w:gridCol w:w="2070"/>
+        <w:gridCol w:w="2070"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00831AD3" w14:paraId="6EE6BB17" w14:textId="77777777" w:rsidTr="00D74165">
+      <w:tr w:rsidR="00831AD3" w14:paraId="6EE6BB17" w14:textId="77777777" w:rsidTr="00472F4E">
         <w:trPr>
           <w:trHeight w:val="1052"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2515" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0DC08C49" w14:textId="7F10041F" w:rsidR="00831AD3" w:rsidRDefault="00831AD3" w:rsidP="00831AD3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Client Company Name</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="75DFCC20" w14:textId="77777777" w:rsidR="00831AD3" w:rsidRDefault="00831AD3" w:rsidP="00831AD3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2430" w:type="dxa"/>
+            <w:tcW w:w="2700" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="25A6D27A" w14:textId="45D43BBB" w:rsidR="00831AD3" w:rsidRDefault="00831AD3" w:rsidP="00831AD3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Principal Office Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0BE546B3" w14:textId="7B0C8CFC" w:rsidR="00831AD3" w:rsidRDefault="00831AD3" w:rsidP="00831AD3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t># of Assigned Employees in NC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1986" w:type="dxa"/>
+            <w:tcW w:w="2070" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="75D5F33A" w14:textId="56EB02D7" w:rsidR="00831AD3" w:rsidRDefault="00831AD3" w:rsidP="00831AD3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Telephone Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2244" w:type="dxa"/>
+            <w:tcW w:w="2070" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2BE0ECBC" w14:textId="562AA6B2" w:rsidR="00831AD3" w:rsidRDefault="00831AD3" w:rsidP="00ED2123">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>First Date Employees Started in North Carolina</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00831AD3" w14:paraId="0CA8DF26" w14:textId="77777777" w:rsidTr="00D74165">
+      <w:tr w:rsidR="00831AD3" w14:paraId="0CA8DF26" w14:textId="77777777" w:rsidTr="00472F4E">
+        <w:trPr>
+          <w:trHeight w:val="1440"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2515" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5BD8B311" w14:textId="77777777" w:rsidR="00831AD3" w:rsidRDefault="00831AD3" w:rsidP="00831AD3"/>
           <w:p w14:paraId="6193276A" w14:textId="77777777" w:rsidR="00831AD3" w:rsidRDefault="00831AD3" w:rsidP="00831AD3"/>
           <w:p w14:paraId="24A4568C" w14:textId="77777777" w:rsidR="00831AD3" w:rsidRDefault="00831AD3" w:rsidP="00831AD3"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2430" w:type="dxa"/>
+            <w:tcW w:w="2700" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4F98EFA2" w14:textId="77777777" w:rsidR="00831AD3" w:rsidRDefault="00831AD3" w:rsidP="00831AD3"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="392DEB39" w14:textId="77777777" w:rsidR="00831AD3" w:rsidRDefault="00831AD3" w:rsidP="00831AD3"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1986" w:type="dxa"/>
+            <w:tcW w:w="2070" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="31A5CD96" w14:textId="77777777" w:rsidR="00831AD3" w:rsidRDefault="00831AD3" w:rsidP="00831AD3"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2244" w:type="dxa"/>
+            <w:tcW w:w="2070" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="40CCD234" w14:textId="77777777" w:rsidR="00831AD3" w:rsidRDefault="00831AD3" w:rsidP="00831AD3"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00831AD3" w14:paraId="34952862" w14:textId="77777777" w:rsidTr="00D74165">
+      <w:tr w:rsidR="00831AD3" w14:paraId="34952862" w14:textId="77777777" w:rsidTr="00472F4E">
+        <w:trPr>
+          <w:trHeight w:val="1440"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2515" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="129609B2" w14:textId="77777777" w:rsidR="00831AD3" w:rsidRDefault="00831AD3" w:rsidP="00831AD3"/>
           <w:p w14:paraId="6587D6F0" w14:textId="77777777" w:rsidR="00831AD3" w:rsidRDefault="00831AD3" w:rsidP="00831AD3"/>
           <w:p w14:paraId="45856881" w14:textId="77777777" w:rsidR="00831AD3" w:rsidRDefault="00831AD3" w:rsidP="00831AD3"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2430" w:type="dxa"/>
+            <w:tcW w:w="2700" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2A070371" w14:textId="77777777" w:rsidR="00831AD3" w:rsidRDefault="00831AD3" w:rsidP="00831AD3"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6A1BD313" w14:textId="77777777" w:rsidR="00831AD3" w:rsidRDefault="00831AD3" w:rsidP="00831AD3"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1986" w:type="dxa"/>
+            <w:tcW w:w="2070" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="487D759D" w14:textId="77777777" w:rsidR="00831AD3" w:rsidRDefault="00831AD3" w:rsidP="00831AD3"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2244" w:type="dxa"/>
+            <w:tcW w:w="2070" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1015EF97" w14:textId="77777777" w:rsidR="00831AD3" w:rsidRDefault="00831AD3" w:rsidP="00831AD3"/>
+          <w:p w14:paraId="468CC6B5" w14:textId="77777777" w:rsidR="00831AD3" w:rsidRDefault="00831AD3" w:rsidP="00831AD3"/>
+          <w:p w14:paraId="1015EF97" w14:textId="47C8542E" w:rsidR="00C943FE" w:rsidRDefault="00C943FE" w:rsidP="00831AD3"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C943FE" w14:paraId="20EDE3A5" w14:textId="77777777" w:rsidTr="00472F4E">
+        <w:trPr>
+          <w:trHeight w:val="1440"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2515" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="511F4D4E" w14:textId="77777777" w:rsidR="00C943FE" w:rsidRDefault="00C943FE" w:rsidP="00831AD3"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38E59037" w14:textId="77777777" w:rsidR="00C943FE" w:rsidRDefault="00C943FE" w:rsidP="00831AD3"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59DA5084" w14:textId="77777777" w:rsidR="00C943FE" w:rsidRDefault="00C943FE" w:rsidP="00831AD3"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="274FBD2F" w14:textId="77777777" w:rsidR="00C943FE" w:rsidRDefault="00C943FE" w:rsidP="00831AD3"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="391976C3" w14:textId="77777777" w:rsidR="00C943FE" w:rsidRDefault="00C943FE" w:rsidP="00831AD3"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C943FE" w14:paraId="1A13E14C" w14:textId="77777777" w:rsidTr="00472F4E">
+        <w:trPr>
+          <w:trHeight w:val="1440"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2515" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40E84E5D" w14:textId="77777777" w:rsidR="00C943FE" w:rsidRDefault="00C943FE" w:rsidP="00831AD3"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B131510" w14:textId="77777777" w:rsidR="00C943FE" w:rsidRDefault="00C943FE" w:rsidP="00831AD3"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="161BC109" w14:textId="77777777" w:rsidR="00C943FE" w:rsidRDefault="00C943FE" w:rsidP="00831AD3"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41C92EEA" w14:textId="77777777" w:rsidR="00C943FE" w:rsidRDefault="00C943FE" w:rsidP="00831AD3"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E19AD22" w14:textId="77777777" w:rsidR="00C943FE" w:rsidRDefault="00C943FE" w:rsidP="00831AD3"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C943FE" w14:paraId="68DA5738" w14:textId="77777777" w:rsidTr="00472F4E">
+        <w:trPr>
+          <w:trHeight w:val="1440"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2515" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A93D92C" w14:textId="77777777" w:rsidR="00C943FE" w:rsidRDefault="00C943FE" w:rsidP="00831AD3"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="04FF46AD" w14:textId="77777777" w:rsidR="00C943FE" w:rsidRDefault="00C943FE" w:rsidP="00831AD3"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50471E95" w14:textId="77777777" w:rsidR="00C943FE" w:rsidRDefault="00C943FE" w:rsidP="00831AD3"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="536D1BC2" w14:textId="77777777" w:rsidR="00C943FE" w:rsidRDefault="00C943FE" w:rsidP="00831AD3"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BCED551" w14:textId="77777777" w:rsidR="00C943FE" w:rsidRDefault="00C943FE" w:rsidP="00831AD3"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="08D73987" w14:textId="5D5067C4" w:rsidR="00020881" w:rsidRDefault="00616A62" w:rsidP="00864483">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Attestation</w:t>
       </w:r>
       <w:r w:rsidR="00ED2123">
         <w:t xml:space="preserve"> of registrant</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B83B47D" w14:textId="36B96F29" w:rsidR="00020881" w:rsidRDefault="00020881" w:rsidP="00020881">
       <w:r>
         <w:t>Under the penalties of perjury, I attest that I have reviewed this notification and accompanying information, if applicable, and to the best of my knowledge and belief it is true, correct, and complete; and there have been no material omissions of fact which would have bearing up</w:t>
       </w:r>
       <w:r w:rsidR="00ED2123">
         <w:t>on</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> the North Carolina Department of Insurance’s decision to continue the Registrant’s de minimis registration status.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F3B7D81" w14:textId="77777777" w:rsidR="00020881" w:rsidRDefault="00020881" w:rsidP="00020881"/>
     <w:p w14:paraId="4564CF9E" w14:textId="445612DF" w:rsidR="00020881" w:rsidRDefault="00020881" w:rsidP="00020881">
       <w:r>
         <w:t>I understand that furnishing materially false or forged evidence, making an untrue material statement regarding the background or experience of any controlling person or failing to disclose material information regarding the Registrant is ground</w:t>
       </w:r>
       <w:r w:rsidR="0025716D">
         <w:t>s</w:t>
       </w:r>
@@ -1058,171 +1161,245 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>I further attest to the fact that the Registrant:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D12CC8F" w14:textId="77777777" w:rsidR="00020881" w:rsidRDefault="00020881" w:rsidP="00020881">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="369821C5" w14:textId="102087A0" w:rsidR="00020881" w:rsidRPr="00D74165" w:rsidRDefault="00020881" w:rsidP="00D74165">
+    <w:p w14:paraId="5AF0C21D" w14:textId="16718FD1" w:rsidR="006358AC" w:rsidRDefault="00020881" w:rsidP="006358AC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D74165">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Does not maintain a physical professional employer organization office in the State of North Carolina;</w:t>
+        <w:t xml:space="preserve">Does not maintain a physical professional employer organization office </w:t>
+      </w:r>
+      <w:r w:rsidR="006358AC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>located in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D74165">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the State of North Carolina;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50E38BE6" w14:textId="77777777" w:rsidR="00020881" w:rsidRDefault="00020881" w:rsidP="00020881">
-      <w:pPr>
+    <w:p w14:paraId="750D5657" w14:textId="77777777" w:rsidR="006358AC" w:rsidRDefault="006358AC" w:rsidP="006358AC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="630"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="38291263" w14:textId="05C93BBD" w:rsidR="00020881" w:rsidRDefault="00020881" w:rsidP="00D74165">
+    <w:p w14:paraId="0ACC736D" w14:textId="59C1D9B7" w:rsidR="006358AC" w:rsidRPr="006358AC" w:rsidRDefault="006358AC" w:rsidP="006358AC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D74165">
-[...5 lines deleted...]
-        <w:t>Does not employe salespersons who reside or direct their sales activities in the State of North Carolina;</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Is not domiciled in this State:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FF4A4F2" w14:textId="77777777" w:rsidR="00D74165" w:rsidRPr="00D74165" w:rsidRDefault="00D74165" w:rsidP="00D74165">
-      <w:pPr>
+    <w:p w14:paraId="2452B728" w14:textId="77777777" w:rsidR="006358AC" w:rsidRPr="00D74165" w:rsidRDefault="006358AC" w:rsidP="006358AC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3029745D" w14:textId="0B69D7B1" w:rsidR="00020881" w:rsidRPr="00D74165" w:rsidRDefault="00020881" w:rsidP="00D74165">
+    <w:p w14:paraId="38291263" w14:textId="05C93BBD" w:rsidR="00020881" w:rsidRDefault="00020881" w:rsidP="00D74165">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D74165">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Does not employ directly or in common control with another person, as defined in N.C. Gen. Stat. § 58-89A-5(12), more than 50 assigned employees in the state of North Carolina;</w:t>
+        <w:t>Does not employe salespersons who reside or direct their sales activities in the State of North Carolina;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C93B401" w14:textId="77777777" w:rsidR="00020881" w:rsidRDefault="00020881" w:rsidP="00020881">
+    <w:p w14:paraId="3FF4A4F2" w14:textId="77777777" w:rsidR="00D74165" w:rsidRPr="00D74165" w:rsidRDefault="00D74165" w:rsidP="00D74165">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B4144CD" w14:textId="23140C99" w:rsidR="00020881" w:rsidRPr="00D74165" w:rsidRDefault="00020881" w:rsidP="00D74165">
+    <w:p w14:paraId="3029745D" w14:textId="0B69D7B1" w:rsidR="00020881" w:rsidRPr="00D74165" w:rsidRDefault="00020881" w:rsidP="00D74165">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D74165">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Is a licensed professional </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> employer organization in at least one other state of the United States: and</w:t>
+        <w:t>Does not employ directly or in common control with another person, as defined in N.C. Gen. Stat. § 58-89A-5(12), more than 50 assigned employees in the state of North Carolina;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C93B401" w14:textId="77777777" w:rsidR="00020881" w:rsidRDefault="00020881" w:rsidP="00020881">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B4144CD" w14:textId="456571D0" w:rsidR="00020881" w:rsidRDefault="006358AC" w:rsidP="00D74165">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Does not advertise through any media outlet physically located in the State of North Carolina, provided, however, that this subdivision shall not prohibit a person from advertising through publications, trade journals, directories, radio, television, or the internet if such advertising is not expressly directed toward employers in this State.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A53DB88" w14:textId="77777777" w:rsidR="006358AC" w:rsidRPr="006358AC" w:rsidRDefault="006358AC" w:rsidP="006358AC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3066FF10" w14:textId="12A63C39" w:rsidR="006358AC" w:rsidRPr="00D74165" w:rsidRDefault="006358AC" w:rsidP="00D74165">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Is a licensed professional employer organization in at least one other state of the United States.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="115CA220" w14:textId="77777777" w:rsidR="0025716D" w:rsidRDefault="0025716D" w:rsidP="00020881">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6F558CB0" w14:textId="07B5C9CF" w:rsidR="0025716D" w:rsidRPr="00D74165" w:rsidRDefault="0025716D" w:rsidP="00D74165">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D74165">
@@ -1298,58 +1475,58 @@
     <w:p w14:paraId="2A75502A" w14:textId="77777777" w:rsidR="0025716D" w:rsidRDefault="0025716D" w:rsidP="00020881"/>
     <w:p w14:paraId="673C5974" w14:textId="441BB159" w:rsidR="0025716D" w:rsidRDefault="00D74165" w:rsidP="00020881">
       <w:r>
         <w:t>Date:  ____________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DA22782" w14:textId="77777777" w:rsidR="0025716D" w:rsidRDefault="0025716D" w:rsidP="00020881"/>
     <w:p w14:paraId="35BB5FA7" w14:textId="77777777" w:rsidR="00020881" w:rsidRPr="00020881" w:rsidRDefault="00020881" w:rsidP="00020881"/>
     <w:sectPr w:rsidR="00020881" w:rsidRPr="00020881" w:rsidSect="00764C28">
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="576" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="735307BB" w14:textId="77777777" w:rsidR="00B954A9" w:rsidRDefault="00B954A9" w:rsidP="00267ED6">
+    <w:p w14:paraId="5410B017" w14:textId="77777777" w:rsidR="007E341A" w:rsidRDefault="007E341A" w:rsidP="00267ED6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1E55FEC7" w14:textId="77777777" w:rsidR="00B954A9" w:rsidRDefault="00B954A9" w:rsidP="00267ED6">
+    <w:p w14:paraId="02099108" w14:textId="77777777" w:rsidR="007E341A" w:rsidRDefault="007E341A" w:rsidP="00267ED6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1368,51 +1545,51 @@
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="774CDE79" w14:textId="4BDDBBE0" w:rsidR="009B04CB" w:rsidRDefault="0067042A" w:rsidP="009B04CB">
+  <w:p w14:paraId="774CDE79" w14:textId="7E50CE7E" w:rsidR="009B04CB" w:rsidRDefault="0067042A" w:rsidP="009B04CB">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
@@ -1441,131 +1618,155 @@
       </w:rPr>
       <w:t xml:space="preserve">Form PEO- </w:t>
     </w:r>
     <w:r w:rsidR="00616A62">
       <w:rPr>
         <w:color w:val="156082" w:themeColor="accent1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>19</w:t>
     </w:r>
     <w:r w:rsidR="009B04CB">
       <w:rPr>
         <w:color w:val="156082" w:themeColor="accent1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00C51EFF">
       <w:rPr>
         <w:color w:val="156082" w:themeColor="accent1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>(02/26</w:t>
+      <w:t>(</w:t>
+    </w:r>
+    <w:r w:rsidR="00472F4E">
+      <w:rPr>
+        <w:color w:val="156082" w:themeColor="accent1"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>10</w:t>
+    </w:r>
+    <w:r w:rsidR="00C51EFF">
+      <w:rPr>
+        <w:color w:val="156082" w:themeColor="accent1"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>/26</w:t>
     </w:r>
     <w:r w:rsidR="009B04CB">
       <w:rPr>
         <w:color w:val="156082" w:themeColor="accent1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="5AFFC16A" w14:textId="77777777" w:rsidR="0067042A" w:rsidRDefault="0067042A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="750FD03C" w14:textId="392050DD" w:rsidR="0078250B" w:rsidRDefault="009B04CB" w:rsidP="0078250B">
+  <w:p w14:paraId="750FD03C" w14:textId="3BE8784E" w:rsidR="0078250B" w:rsidRDefault="009B04CB" w:rsidP="0078250B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="156082" w:themeColor="accent1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Form PEO- </w:t>
     </w:r>
     <w:r w:rsidR="00616A62">
       <w:rPr>
         <w:color w:val="156082" w:themeColor="accent1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>19</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="156082" w:themeColor="accent1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> (</w:t>
     </w:r>
-    <w:r w:rsidR="00C51EFF">
+    <w:r w:rsidR="00472F4E">
       <w:rPr>
         <w:color w:val="156082" w:themeColor="accent1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>02/26</w:t>
+      <w:t>10</w:t>
+    </w:r>
+    <w:r w:rsidR="00C51EFF">
+      <w:rPr>
+        <w:color w:val="156082" w:themeColor="accent1"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>/26</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="156082" w:themeColor="accent1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2B43CC4E" w14:textId="77777777" w:rsidR="00B954A9" w:rsidRDefault="00B954A9" w:rsidP="00267ED6">
+    <w:p w14:paraId="7AE07C54" w14:textId="77777777" w:rsidR="007E341A" w:rsidRDefault="007E341A" w:rsidP="00267ED6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="50B884E0" w14:textId="77777777" w:rsidR="00B954A9" w:rsidRDefault="00B954A9" w:rsidP="00267ED6">
+    <w:p w14:paraId="76240597" w14:textId="77777777" w:rsidR="007E341A" w:rsidRDefault="007E341A" w:rsidP="00267ED6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7E479FC6" w14:textId="77777777" w:rsidR="00137EB9" w:rsidRDefault="00CB602D" w:rsidP="00E7378E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="left" w:pos="7125"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="001444DE" wp14:editId="24A2AC6D">
@@ -1882,51 +2083,51 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="124B0764"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7DFCCDF6"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="630" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
@@ -5775,97 +5976,101 @@
     <w:rsid w:val="00243D3E"/>
     <w:rsid w:val="00246009"/>
     <w:rsid w:val="00246E6B"/>
     <w:rsid w:val="00251C31"/>
     <w:rsid w:val="0025716D"/>
     <w:rsid w:val="00266839"/>
     <w:rsid w:val="00267ED6"/>
     <w:rsid w:val="00281ED9"/>
     <w:rsid w:val="002A3DA5"/>
     <w:rsid w:val="002D54EB"/>
     <w:rsid w:val="002D71BA"/>
     <w:rsid w:val="002E1271"/>
     <w:rsid w:val="002F4DD5"/>
     <w:rsid w:val="00302296"/>
     <w:rsid w:val="0030325A"/>
     <w:rsid w:val="0030458D"/>
     <w:rsid w:val="0034334C"/>
     <w:rsid w:val="00386FEA"/>
     <w:rsid w:val="003A24A2"/>
     <w:rsid w:val="004138F0"/>
     <w:rsid w:val="004166CC"/>
     <w:rsid w:val="004225B0"/>
     <w:rsid w:val="00424797"/>
     <w:rsid w:val="0044404C"/>
     <w:rsid w:val="00445655"/>
+    <w:rsid w:val="00472F4E"/>
     <w:rsid w:val="004C0259"/>
     <w:rsid w:val="004C329B"/>
     <w:rsid w:val="004C605D"/>
     <w:rsid w:val="004E0415"/>
     <w:rsid w:val="005150AA"/>
     <w:rsid w:val="0052085A"/>
     <w:rsid w:val="0053726C"/>
     <w:rsid w:val="00543C51"/>
     <w:rsid w:val="00550F8D"/>
     <w:rsid w:val="00557C0F"/>
     <w:rsid w:val="005825C8"/>
     <w:rsid w:val="005A19EE"/>
     <w:rsid w:val="005A4D8F"/>
     <w:rsid w:val="005B0306"/>
+    <w:rsid w:val="005D61E6"/>
     <w:rsid w:val="005E161A"/>
     <w:rsid w:val="005E5B65"/>
     <w:rsid w:val="006008F6"/>
     <w:rsid w:val="0060655A"/>
     <w:rsid w:val="00606AB7"/>
     <w:rsid w:val="00612CC6"/>
     <w:rsid w:val="00613E58"/>
     <w:rsid w:val="00616A62"/>
     <w:rsid w:val="00627D15"/>
+    <w:rsid w:val="006358AC"/>
     <w:rsid w:val="0064613F"/>
     <w:rsid w:val="00663244"/>
     <w:rsid w:val="0067042A"/>
     <w:rsid w:val="00684733"/>
     <w:rsid w:val="006867AE"/>
     <w:rsid w:val="006A3E91"/>
     <w:rsid w:val="006B4003"/>
     <w:rsid w:val="006B5BE0"/>
     <w:rsid w:val="006D1DAD"/>
     <w:rsid w:val="006D7725"/>
     <w:rsid w:val="0070117F"/>
     <w:rsid w:val="00725D27"/>
     <w:rsid w:val="00737AD0"/>
     <w:rsid w:val="0075332A"/>
     <w:rsid w:val="00757D03"/>
     <w:rsid w:val="00764C28"/>
     <w:rsid w:val="007775BD"/>
     <w:rsid w:val="007815C5"/>
     <w:rsid w:val="0078250B"/>
     <w:rsid w:val="00786E39"/>
     <w:rsid w:val="00790B02"/>
     <w:rsid w:val="007A75DD"/>
     <w:rsid w:val="007C28C8"/>
     <w:rsid w:val="007D0C14"/>
+    <w:rsid w:val="007E341A"/>
     <w:rsid w:val="0080169F"/>
     <w:rsid w:val="00805307"/>
     <w:rsid w:val="00805F59"/>
     <w:rsid w:val="00826272"/>
     <w:rsid w:val="00831AD3"/>
     <w:rsid w:val="00864483"/>
     <w:rsid w:val="00870261"/>
     <w:rsid w:val="00875592"/>
     <w:rsid w:val="0087613C"/>
     <w:rsid w:val="00876662"/>
     <w:rsid w:val="00883557"/>
     <w:rsid w:val="00887CD7"/>
     <w:rsid w:val="008B542F"/>
     <w:rsid w:val="008D7868"/>
     <w:rsid w:val="008E4A91"/>
     <w:rsid w:val="008F6BF1"/>
     <w:rsid w:val="0091515B"/>
     <w:rsid w:val="0091735D"/>
     <w:rsid w:val="00930714"/>
     <w:rsid w:val="00937CB5"/>
     <w:rsid w:val="00962EB8"/>
     <w:rsid w:val="009B000A"/>
     <w:rsid w:val="009B04CB"/>
     <w:rsid w:val="009D6EC2"/>
     <w:rsid w:val="009F12BF"/>
@@ -5882,50 +6087,51 @@
     <w:rsid w:val="00AF1967"/>
     <w:rsid w:val="00AF28A8"/>
     <w:rsid w:val="00AF6661"/>
     <w:rsid w:val="00B01594"/>
     <w:rsid w:val="00B059D9"/>
     <w:rsid w:val="00B22D58"/>
     <w:rsid w:val="00B3607B"/>
     <w:rsid w:val="00B368AB"/>
     <w:rsid w:val="00B50784"/>
     <w:rsid w:val="00B51F67"/>
     <w:rsid w:val="00B75C87"/>
     <w:rsid w:val="00B94707"/>
     <w:rsid w:val="00B954A9"/>
     <w:rsid w:val="00B96818"/>
     <w:rsid w:val="00BC0D17"/>
     <w:rsid w:val="00BC3D9C"/>
     <w:rsid w:val="00BD7540"/>
     <w:rsid w:val="00C02CF9"/>
     <w:rsid w:val="00C037C9"/>
     <w:rsid w:val="00C0432A"/>
     <w:rsid w:val="00C15211"/>
     <w:rsid w:val="00C51EFF"/>
     <w:rsid w:val="00C52F50"/>
     <w:rsid w:val="00C53ED9"/>
     <w:rsid w:val="00C565B4"/>
+    <w:rsid w:val="00C943FE"/>
     <w:rsid w:val="00CB602D"/>
     <w:rsid w:val="00CE679E"/>
     <w:rsid w:val="00CF497A"/>
     <w:rsid w:val="00D17CA5"/>
     <w:rsid w:val="00D555D0"/>
     <w:rsid w:val="00D74165"/>
     <w:rsid w:val="00D7443D"/>
     <w:rsid w:val="00D92DB9"/>
     <w:rsid w:val="00DE7E64"/>
     <w:rsid w:val="00E10271"/>
     <w:rsid w:val="00E3091C"/>
     <w:rsid w:val="00E42F99"/>
     <w:rsid w:val="00E4329C"/>
     <w:rsid w:val="00E660B1"/>
     <w:rsid w:val="00E71DBB"/>
     <w:rsid w:val="00E7378E"/>
     <w:rsid w:val="00EB0028"/>
     <w:rsid w:val="00ED047F"/>
     <w:rsid w:val="00ED2123"/>
     <w:rsid w:val="00F21747"/>
     <w:rsid w:val="00F24BBF"/>
     <w:rsid w:val="00F2501F"/>
     <w:rsid w:val="00F31675"/>
     <w:rsid w:val="00F3654C"/>
     <w:rsid w:val="00F71206"/>
@@ -7822,70 +8028,70 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3AC93C1E-91FD-4D96-8184-3C461011AC0D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>4496</Characters>
+  <Pages>4</Pages>
+  <Words>839</Words>
+  <Characters>4787</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>37</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>39</Lines>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>PERMIT TO ACCEPT DEPOSITS CCRC LICENSE APPLICATION STEP 3</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5274</CharactersWithSpaces>
+  <CharactersWithSpaces>5615</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>PERMIT TO ACCEPT DEPOSITS CCRC LICENSE APPLICATION STEP 3</dc:title>
   <dc:subject/>
   <dc:creator>Tripp, Trisha</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>