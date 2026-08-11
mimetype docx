--- v1 (2026-03-13)
+++ v2 (2026-08-11)
@@ -7,51 +7,62 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1DFDA359" w14:textId="44C08780" w:rsidR="00ED047F" w:rsidRPr="00016B90" w:rsidRDefault="00266839" w:rsidP="0067042A">
+    <w:p w14:paraId="596B263D" w14:textId="77777777" w:rsidR="00445655" w:rsidRDefault="00445655" w:rsidP="0067042A">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:right="-180"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rStyle w:val="DIVISION1"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DFDA359" w14:textId="526074BC" w:rsidR="00ED047F" w:rsidRPr="00016B90" w:rsidRDefault="00266839" w:rsidP="0067042A">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:right="-180"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rStyle w:val="DIVISION1"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="DIVISION1"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidR="00ED047F" w:rsidRPr="00016B90">
         <w:rPr>
           <w:rStyle w:val="DIVISION1"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>INANCIAL OVERSIGHT &amp; SPECIAL ENTITIES DIVISION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="267058DD" w14:textId="77777777" w:rsidR="009B04CB" w:rsidRDefault="009B04CB">
@@ -226,117 +237,184 @@
       </w:r>
       <w:r w:rsidR="00266839">
         <w:t>ontact the Financial Oversight &amp; Special Entities Division</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of the North Carolina Department of Insurance</w:t>
       </w:r>
       <w:r w:rsidR="00266839">
         <w:t xml:space="preserve"> at (919) 807-6612 with any questions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35A351F1" w14:textId="77777777" w:rsidR="00C15211" w:rsidRDefault="00616A62" w:rsidP="00864483">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Registrant Information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="153D0B63" w14:textId="77777777" w:rsidR="00020881" w:rsidRDefault="00020881" w:rsidP="00020881"/>
     <w:p w14:paraId="1DEE9C64" w14:textId="03F5C197" w:rsidR="00864483" w:rsidRDefault="00864483" w:rsidP="00020881">
       <w:r>
         <w:t>Date:  ______________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1128306D" w14:textId="77777777" w:rsidR="00864483" w:rsidRDefault="00864483" w:rsidP="00020881"/>
-    <w:p w14:paraId="137B04F1" w14:textId="694768E0" w:rsidR="00C15211" w:rsidRDefault="00864483" w:rsidP="00864483">
+    <w:p w14:paraId="1128306D" w14:textId="51EB7C41" w:rsidR="00864483" w:rsidRDefault="00864483" w:rsidP="00020881"/>
+    <w:p w14:paraId="61E3F70A" w14:textId="77777777" w:rsidR="00445655" w:rsidRDefault="00445655" w:rsidP="00764C28"/>
+    <w:p w14:paraId="395AE617" w14:textId="22F074AD" w:rsidR="00764C28" w:rsidRDefault="00864483" w:rsidP="00764C28">
       <w:r>
-        <w:t>_________________________________________________________________________________________________</w:t>
+        <w:t>_______________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00166FFF">
+        <w:t>____________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:t>__</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C610077" w14:textId="02E576D9" w:rsidR="00864483" w:rsidRPr="00864483" w:rsidRDefault="00864483" w:rsidP="00864483">
-[...1 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w14:paraId="5C610077" w14:textId="196EC219" w:rsidR="00864483" w:rsidRPr="00445655" w:rsidRDefault="00764C28" w:rsidP="00764C28">
+      <w:r w:rsidRPr="00445655">
+        <w:t>Le</w:t>
+      </w:r>
+      <w:r w:rsidR="00864483" w:rsidRPr="00445655">
+        <w:t>gal Name of Registrant</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D62EE2B" w14:textId="77777777" w:rsidR="00764C28" w:rsidRDefault="00764C28" w:rsidP="00764C28">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00864483">
+    </w:p>
+    <w:p w14:paraId="58E527A9" w14:textId="44CAE955" w:rsidR="00764C28" w:rsidRPr="00764C28" w:rsidRDefault="00764C28" w:rsidP="00764C28">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Legal Name of Registrant</w:t>
+        <w:t>_____________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EB56365" w14:textId="77777777" w:rsidR="00020881" w:rsidRPr="00864483" w:rsidRDefault="00020881">
+    <w:p w14:paraId="5EB56365" w14:textId="49E9BED4" w:rsidR="00020881" w:rsidRPr="00445655" w:rsidRDefault="0070117F">
+      <w:r>
+        <w:t>Principal Office Address</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AD9A7E1" w14:textId="77777777" w:rsidR="00764C28" w:rsidRDefault="00764C28">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="421DF895" w14:textId="1BA49966" w:rsidR="00020881" w:rsidRDefault="00020881">
+    <w:p w14:paraId="4EF77CB8" w14:textId="37F020FF" w:rsidR="00764C28" w:rsidRDefault="00445655">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00445655">
+        <w:t>Company Phone Number:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00764C28">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00166FFF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>___________</w:t>
+      </w:r>
+      <w:r w:rsidR="00764C28">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DD91415" w14:textId="77777777" w:rsidR="00764C28" w:rsidRDefault="00764C28"/>
+    <w:p w14:paraId="421DF895" w14:textId="0D0181B1" w:rsidR="00020881" w:rsidRDefault="00020881">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Hereby notifies the Commissioner of Insurance of the State of North Carolina of its continuing eligibility for de minimis registration under </w:t>
+        <w:t>Hereby notifies the Commissioner of Insurance of the State of North Carolina of its continuing eligibility for de minimis registration under</w:t>
+      </w:r>
+      <w:r w:rsidR="00163A7F">
+        <w:t xml:space="preserve"> N.C. Gen. Stat.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00266839">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>§</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> 58-89A</w:t>
       </w:r>
       <w:r w:rsidR="00864483">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>-75.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D189EFE" w14:textId="77777777" w:rsidR="00864483" w:rsidRDefault="00864483">
+    <w:p w14:paraId="0B084352" w14:textId="77777777" w:rsidR="00764C28" w:rsidRDefault="00764C28">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4471013F" w14:textId="15A572D8" w:rsidR="00864483" w:rsidRDefault="00864483">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Number of NC employees for </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED2123">
@@ -359,125 +437,125 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="6087FDA8" w14:textId="77777777" w:rsidR="00864483" w:rsidRDefault="00864483">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="70740874" w14:textId="77777777" w:rsidR="00ED2123" w:rsidRDefault="00ED2123" w:rsidP="00ED2123">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED2123">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Controlling Person(s) for Registrant: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="604B1669" w14:textId="77777777" w:rsidR="00ED2123" w:rsidRDefault="00ED2123" w:rsidP="00ED2123">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1A591D55" w14:textId="2E752CF9" w:rsidR="00864483" w:rsidRDefault="00864483" w:rsidP="00ED2123">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>______________________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56A0F202" w14:textId="77777777" w:rsidR="00864483" w:rsidRDefault="00864483">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46CC2566" w14:textId="77777777" w:rsidR="00864483" w:rsidRDefault="00864483">
+    <w:p w14:paraId="46CC2566" w14:textId="0D2F902E" w:rsidR="00864483" w:rsidRDefault="00864483">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>_________________________________________________________________________________________________</w:t>
+        <w:t>_______________________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="400A9A33" w14:textId="77777777" w:rsidR="00864483" w:rsidRDefault="00864483">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0D0EBB51" w14:textId="6E1809C6" w:rsidR="00864483" w:rsidRDefault="00ED2123" w:rsidP="00ED2123">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Has t</w:t>
       </w:r>
       <w:r w:rsidR="00864483">
         <w:t xml:space="preserve">here has been </w:t>
       </w:r>
       <w:r>
         <w:t>any</w:t>
       </w:r>
       <w:r w:rsidR="00864483">
         <w:t xml:space="preserve"> change in the information previously provided to the Commissioner under N.C. Gen. Stat. </w:t>
       </w:r>
       <w:r w:rsidR="00864483" w:rsidRPr="00266839">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>§</w:t>
       </w:r>
       <w:r w:rsidR="00864483">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
@@ -886,63 +964,60 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6A1BD313" w14:textId="77777777" w:rsidR="00831AD3" w:rsidRDefault="00831AD3" w:rsidP="00831AD3"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1986" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="487D759D" w14:textId="77777777" w:rsidR="00831AD3" w:rsidRDefault="00831AD3" w:rsidP="00831AD3"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2244" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1015EF97" w14:textId="77777777" w:rsidR="00831AD3" w:rsidRDefault="00831AD3" w:rsidP="00831AD3"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="08D73987" w14:textId="5D5067C4" w:rsidR="00020881" w:rsidRDefault="00616A62" w:rsidP="00864483">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Attestation</w:t>
       </w:r>
       <w:r w:rsidR="00ED2123">
         <w:t xml:space="preserve"> of registrant</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B83B47D" w14:textId="36B96F29" w:rsidR="00020881" w:rsidRDefault="00020881" w:rsidP="00020881">
       <w:r>
-        <w:t xml:space="preserve">Under the penalties of perjury, I attest that I have reviewed this notification and accompanying information, if applicable, and to the best of my knowledge and belief it is true, correct, and complete; </w:t>
-[...3 lines deleted...]
-        <w:t>and there have been no material omissions of fact which would have bearing up</w:t>
+        <w:t>Under the penalties of perjury, I attest that I have reviewed this notification and accompanying information, if applicable, and to the best of my knowledge and belief it is true, correct, and complete; and there have been no material omissions of fact which would have bearing up</w:t>
       </w:r>
       <w:r w:rsidR="00ED2123">
         <w:t>on</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> the North Carolina Department of Insurance’s decision to continue the Registrant’s de minimis registration status.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F3B7D81" w14:textId="77777777" w:rsidR="00020881" w:rsidRDefault="00020881" w:rsidP="00020881"/>
     <w:p w14:paraId="4564CF9E" w14:textId="445612DF" w:rsidR="00020881" w:rsidRDefault="00020881" w:rsidP="00020881">
       <w:r>
         <w:t>I understand that furnishing materially false or forged evidence, making an untrue material statement regarding the background or experience of any controlling person or failing to disclose material information regarding the Registrant is ground</w:t>
       </w:r>
       <w:r w:rsidR="0025716D">
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> for the revocation of the Registrant’s de minimis registration status.  I also understand that making false statements under penalty of perjury may subject me to criminal liability.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C288CE7" w14:textId="77777777" w:rsidR="00020881" w:rsidRDefault="00020881" w:rsidP="00020881"/>
     <w:p w14:paraId="70986C75" w14:textId="351EBFDE" w:rsidR="00020881" w:rsidRDefault="00020881" w:rsidP="00020881">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
@@ -1205,96 +1280,94 @@
     <w:p w14:paraId="2895C5A0" w14:textId="77777777" w:rsidR="0025716D" w:rsidRDefault="0025716D" w:rsidP="00020881"/>
     <w:p w14:paraId="5D26C779" w14:textId="02B37DCA" w:rsidR="0025716D" w:rsidRDefault="0025716D" w:rsidP="00020881">
       <w:r>
         <w:t>Signature of Controlling Person:  ____________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C4DEECE" w14:textId="77777777" w:rsidR="0025716D" w:rsidRDefault="0025716D" w:rsidP="00020881"/>
     <w:p w14:paraId="55A5FAAD" w14:textId="41C9EFD6" w:rsidR="0025716D" w:rsidRDefault="0025716D" w:rsidP="00020881">
       <w:r>
         <w:t>Print Name of Controlling Person:  __________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CCD167F" w14:textId="77777777" w:rsidR="0025716D" w:rsidRDefault="0025716D" w:rsidP="00020881"/>
     <w:p w14:paraId="65CC9950" w14:textId="7B02B25D" w:rsidR="0025716D" w:rsidRDefault="0025716D" w:rsidP="00020881">
       <w:r>
         <w:t>Title:  ____________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A75502A" w14:textId="77777777" w:rsidR="0025716D" w:rsidRDefault="0025716D" w:rsidP="00020881"/>
     <w:p w14:paraId="673C5974" w14:textId="441BB159" w:rsidR="0025716D" w:rsidRDefault="00D74165" w:rsidP="00020881">
       <w:r>
         <w:t>Date:  ____________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DA22782" w14:textId="77777777" w:rsidR="0025716D" w:rsidRDefault="0025716D" w:rsidP="00020881"/>
-    <w:p w14:paraId="75430C75" w14:textId="6366B341" w:rsidR="0025716D" w:rsidRPr="00020881" w:rsidRDefault="0025716D" w:rsidP="00020881"/>
     <w:p w14:paraId="35BB5FA7" w14:textId="77777777" w:rsidR="00020881" w:rsidRPr="00020881" w:rsidRDefault="00020881" w:rsidP="00020881"/>
-    <w:sectPr w:rsidR="00020881" w:rsidRPr="00020881" w:rsidSect="00805F59">
+    <w:sectPr w:rsidR="00020881" w:rsidRPr="00020881" w:rsidSect="00764C28">
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="576" w:gutter="0"/>
+      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="576" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7BC09B67" w14:textId="77777777" w:rsidR="00E4329C" w:rsidRDefault="00E4329C" w:rsidP="00267ED6">
+    <w:p w14:paraId="735307BB" w14:textId="77777777" w:rsidR="00B954A9" w:rsidRDefault="00B954A9" w:rsidP="00267ED6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2FA13FD1" w14:textId="77777777" w:rsidR="00E4329C" w:rsidRDefault="00E4329C" w:rsidP="00267ED6">
+    <w:p w14:paraId="1E55FEC7" w14:textId="77777777" w:rsidR="00B954A9" w:rsidRDefault="00B954A9" w:rsidP="00267ED6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
-    <w:altName w:val="Times New Roman PS"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
@@ -1441,58 +1514,58 @@
       <w:t xml:space="preserve"> (</w:t>
     </w:r>
     <w:r w:rsidR="00C51EFF">
       <w:rPr>
         <w:color w:val="156082" w:themeColor="accent1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>02/26</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="156082" w:themeColor="accent1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="59AABD69" w14:textId="77777777" w:rsidR="00E4329C" w:rsidRDefault="00E4329C" w:rsidP="00267ED6">
+    <w:p w14:paraId="2B43CC4E" w14:textId="77777777" w:rsidR="00B954A9" w:rsidRDefault="00B954A9" w:rsidP="00267ED6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2B722DE6" w14:textId="77777777" w:rsidR="00E4329C" w:rsidRDefault="00E4329C" w:rsidP="00267ED6">
+    <w:p w14:paraId="50B884E0" w14:textId="77777777" w:rsidR="00B954A9" w:rsidRDefault="00B954A9" w:rsidP="00267ED6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7E479FC6" w14:textId="77777777" w:rsidR="00137EB9" w:rsidRDefault="00CB602D" w:rsidP="00E7378E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="left" w:pos="7125"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="001444DE" wp14:editId="24A2AC6D">
@@ -5667,116 +5740,124 @@
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00267ED6"/>
     <w:rsid w:val="00016B90"/>
     <w:rsid w:val="00020881"/>
     <w:rsid w:val="000217DB"/>
     <w:rsid w:val="00022761"/>
     <w:rsid w:val="0008522D"/>
     <w:rsid w:val="00097484"/>
     <w:rsid w:val="000A6DDB"/>
     <w:rsid w:val="000E2C71"/>
     <w:rsid w:val="001060E8"/>
     <w:rsid w:val="0010766F"/>
     <w:rsid w:val="0013462E"/>
     <w:rsid w:val="00137EB9"/>
     <w:rsid w:val="00143E88"/>
     <w:rsid w:val="00146B48"/>
     <w:rsid w:val="00153F8F"/>
     <w:rsid w:val="0015734C"/>
+    <w:rsid w:val="00163A7F"/>
+    <w:rsid w:val="00166FFF"/>
     <w:rsid w:val="00174C46"/>
     <w:rsid w:val="001800B2"/>
     <w:rsid w:val="00194A33"/>
     <w:rsid w:val="001A7E79"/>
     <w:rsid w:val="001B040C"/>
     <w:rsid w:val="001D3F8E"/>
     <w:rsid w:val="002276E1"/>
     <w:rsid w:val="00241BEF"/>
     <w:rsid w:val="00243D3E"/>
     <w:rsid w:val="00246009"/>
     <w:rsid w:val="00246E6B"/>
     <w:rsid w:val="00251C31"/>
     <w:rsid w:val="0025716D"/>
     <w:rsid w:val="00266839"/>
     <w:rsid w:val="00267ED6"/>
     <w:rsid w:val="00281ED9"/>
     <w:rsid w:val="002A3DA5"/>
     <w:rsid w:val="002D54EB"/>
     <w:rsid w:val="002D71BA"/>
     <w:rsid w:val="002E1271"/>
     <w:rsid w:val="002F4DD5"/>
     <w:rsid w:val="00302296"/>
     <w:rsid w:val="0030325A"/>
     <w:rsid w:val="0030458D"/>
     <w:rsid w:val="0034334C"/>
     <w:rsid w:val="00386FEA"/>
     <w:rsid w:val="003A24A2"/>
     <w:rsid w:val="004138F0"/>
     <w:rsid w:val="004166CC"/>
     <w:rsid w:val="004225B0"/>
     <w:rsid w:val="00424797"/>
     <w:rsid w:val="0044404C"/>
+    <w:rsid w:val="00445655"/>
     <w:rsid w:val="004C0259"/>
     <w:rsid w:val="004C329B"/>
     <w:rsid w:val="004C605D"/>
     <w:rsid w:val="004E0415"/>
     <w:rsid w:val="005150AA"/>
     <w:rsid w:val="0052085A"/>
     <w:rsid w:val="0053726C"/>
     <w:rsid w:val="00543C51"/>
+    <w:rsid w:val="00550F8D"/>
     <w:rsid w:val="00557C0F"/>
     <w:rsid w:val="005825C8"/>
     <w:rsid w:val="005A19EE"/>
     <w:rsid w:val="005A4D8F"/>
     <w:rsid w:val="005B0306"/>
     <w:rsid w:val="005E161A"/>
     <w:rsid w:val="005E5B65"/>
     <w:rsid w:val="006008F6"/>
     <w:rsid w:val="0060655A"/>
     <w:rsid w:val="00606AB7"/>
+    <w:rsid w:val="00612CC6"/>
+    <w:rsid w:val="00613E58"/>
     <w:rsid w:val="00616A62"/>
     <w:rsid w:val="00627D15"/>
     <w:rsid w:val="0064613F"/>
     <w:rsid w:val="00663244"/>
     <w:rsid w:val="0067042A"/>
     <w:rsid w:val="00684733"/>
     <w:rsid w:val="006867AE"/>
     <w:rsid w:val="006A3E91"/>
     <w:rsid w:val="006B4003"/>
     <w:rsid w:val="006B5BE0"/>
     <w:rsid w:val="006D1DAD"/>
     <w:rsid w:val="006D7725"/>
+    <w:rsid w:val="0070117F"/>
     <w:rsid w:val="00725D27"/>
     <w:rsid w:val="00737AD0"/>
     <w:rsid w:val="0075332A"/>
     <w:rsid w:val="00757D03"/>
+    <w:rsid w:val="00764C28"/>
     <w:rsid w:val="007775BD"/>
     <w:rsid w:val="007815C5"/>
     <w:rsid w:val="0078250B"/>
     <w:rsid w:val="00786E39"/>
     <w:rsid w:val="00790B02"/>
     <w:rsid w:val="007A75DD"/>
     <w:rsid w:val="007C28C8"/>
     <w:rsid w:val="007D0C14"/>
     <w:rsid w:val="0080169F"/>
     <w:rsid w:val="00805307"/>
     <w:rsid w:val="00805F59"/>
     <w:rsid w:val="00826272"/>
     <w:rsid w:val="00831AD3"/>
     <w:rsid w:val="00864483"/>
     <w:rsid w:val="00870261"/>
     <w:rsid w:val="00875592"/>
     <w:rsid w:val="0087613C"/>
     <w:rsid w:val="00876662"/>
     <w:rsid w:val="00883557"/>
     <w:rsid w:val="00887CD7"/>
     <w:rsid w:val="008B542F"/>
     <w:rsid w:val="008D7868"/>
     <w:rsid w:val="008E4A91"/>
     <w:rsid w:val="008F6BF1"/>
     <w:rsid w:val="0091515B"/>
@@ -5788,50 +5869,51 @@
     <w:rsid w:val="009B04CB"/>
     <w:rsid w:val="009D6EC2"/>
     <w:rsid w:val="009F12BF"/>
     <w:rsid w:val="009F7714"/>
     <w:rsid w:val="00A41FEB"/>
     <w:rsid w:val="00A519DC"/>
     <w:rsid w:val="00A53626"/>
     <w:rsid w:val="00A63DEF"/>
     <w:rsid w:val="00A63F9A"/>
     <w:rsid w:val="00A70A41"/>
     <w:rsid w:val="00AA299C"/>
     <w:rsid w:val="00AC3EC1"/>
     <w:rsid w:val="00AE09E5"/>
     <w:rsid w:val="00AF1967"/>
     <w:rsid w:val="00AF28A8"/>
     <w:rsid w:val="00AF6661"/>
     <w:rsid w:val="00B01594"/>
     <w:rsid w:val="00B059D9"/>
     <w:rsid w:val="00B22D58"/>
     <w:rsid w:val="00B3607B"/>
     <w:rsid w:val="00B368AB"/>
     <w:rsid w:val="00B50784"/>
     <w:rsid w:val="00B51F67"/>
     <w:rsid w:val="00B75C87"/>
     <w:rsid w:val="00B94707"/>
+    <w:rsid w:val="00B954A9"/>
     <w:rsid w:val="00B96818"/>
     <w:rsid w:val="00BC0D17"/>
     <w:rsid w:val="00BC3D9C"/>
     <w:rsid w:val="00BD7540"/>
     <w:rsid w:val="00C02CF9"/>
     <w:rsid w:val="00C037C9"/>
     <w:rsid w:val="00C0432A"/>
     <w:rsid w:val="00C15211"/>
     <w:rsid w:val="00C51EFF"/>
     <w:rsid w:val="00C52F50"/>
     <w:rsid w:val="00C53ED9"/>
     <w:rsid w:val="00C565B4"/>
     <w:rsid w:val="00CB602D"/>
     <w:rsid w:val="00CE679E"/>
     <w:rsid w:val="00CF497A"/>
     <w:rsid w:val="00D17CA5"/>
     <w:rsid w:val="00D555D0"/>
     <w:rsid w:val="00D74165"/>
     <w:rsid w:val="00D7443D"/>
     <w:rsid w:val="00D92DB9"/>
     <w:rsid w:val="00DE7E64"/>
     <w:rsid w:val="00E10271"/>
     <w:rsid w:val="00E3091C"/>
     <w:rsid w:val="00E42F99"/>
     <w:rsid w:val="00E4329C"/>
@@ -7741,69 +7823,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3AC93C1E-91FD-4D96-8184-3C461011AC0D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>650</Words>
-  <Characters>4434</Characters>
+  <Words>788</Words>
+  <Characters>4496</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>143</Lines>
-  <Paragraphs>59</Paragraphs>
+  <Lines>37</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>PERMIT TO ACCEPT DEPOSITS CCRC LICENSE APPLICATION STEP 3</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5025</CharactersWithSpaces>
+  <CharactersWithSpaces>5274</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>PERMIT TO ACCEPT DEPOSITS CCRC LICENSE APPLICATION STEP 3</dc:title>
   <dc:subject/>
   <dc:creator>Tripp, Trisha</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>