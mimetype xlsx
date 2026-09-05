--- v0 (2026-07-07)
+++ v1 (2026-09-05)
@@ -1,61 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\CCRF\CCRC\Facility\1. Master Folder\Forms\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\_Legacy\CCRF\CCRC\Facility\1. Master Folder\Forms\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{45C80C92-D272-467A-8B42-590003D84364}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
-  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="P8y8bxARnzNztkpHmU2HDN2KyzsTOKEXyEQxBTUaAXod++kdCdOIdzHndXJ4KJoCKO9yBOYtCf/Q1Wy4JgsWLw==" workbookSaltValue="FKyscWNd3E6jugJy02KwaQ==" workbookSpinCount="100000" lockStructure="1"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2D3A5A56-19A1-459B-8DF8-D1FC9191E3CB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView showSheetTabs="0" xWindow="13245" yWindow="-18165" windowWidth="29040" windowHeight="17520" xr2:uid="{33801C72-A584-4ED2-A399-F3CB37DBC103}"/>
+    <workbookView showSheetTabs="0" xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{33801C72-A584-4ED2-A399-F3CB37DBC103}"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Report" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Monthly Report'!$B$1:$Q$165</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
@@ -805,118 +804,118 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="44" fontId="2" fillId="2" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="44" fontId="2" fillId="2" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="44" fontId="2" fillId="2" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="10" fontId="2" fillId="0" borderId="9" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="2" fillId="0" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="2" fillId="0" borderId="11" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
-    </xf>
-[...59 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Currency" xfId="1" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="2" builtinId="5"/>
   </cellStyles>
   <dxfs count="1">
     <dxf>
       <font>
         <condense val="0"/>
         <extend val="0"/>
         <color indexed="9"/>
       </font>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
@@ -1247,86 +1246,83 @@
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:noFill/>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData fPrintsWithSheet="0"/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1093422</xdr:colOff>
+      <xdr:colOff>1085851</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>17</xdr:col>
-      <xdr:colOff>76199</xdr:colOff>
+      <xdr:colOff>55691</xdr:colOff>
       <xdr:row>6</xdr:row>
-      <xdr:rowOff>25000</xdr:rowOff>
+      <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Picture 1">
+        <xdr:cNvPr id="3" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7EBE0257-1DCA-492A-9666-8B43B2D03241}"/>
-[...2 lines deleted...]
-              <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{11CCB2DD-6A9F-6A81-985B-911BA15D1C17}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="1093422" y="0"/>
-          <a:ext cx="7288577" cy="1867135"/>
+          <a:off x="1085851" y="0"/>
+          <a:ext cx="7275640" cy="1876425"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
@@ -1659,2503 +1655,2503 @@
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{926AF594-02D3-4D9A-85CD-E8F1B46070B6}">
   <sheetPr>
     <pageSetUpPr autoPageBreaks="0"/>
   </sheetPr>
   <dimension ref="A2:T167"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="81" workbookViewId="0">
-      <selection activeCell="J20" sqref="J20"/>
+      <selection activeCell="V10" sqref="V10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="10.8" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="20.28515625" style="1" customWidth="1"/>
+    <col min="1" max="1" width="20.33203125" style="1" customWidth="1"/>
     <col min="2" max="2" width="5" style="1" customWidth="1"/>
-    <col min="3" max="3" width="3.7109375" style="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="9" max="9" width="1.7109375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="3.6640625" style="1" customWidth="1"/>
+    <col min="4" max="4" width="5.5" style="1" customWidth="1"/>
+    <col min="5" max="5" width="12.1640625" style="1" customWidth="1"/>
+    <col min="6" max="6" width="37.5" style="1" customWidth="1"/>
+    <col min="7" max="7" width="20.5" style="1" customWidth="1"/>
+    <col min="8" max="8" width="1.5" style="1" customWidth="1"/>
+    <col min="9" max="9" width="1.6640625" style="1" customWidth="1"/>
     <col min="10" max="10" width="14" style="1" customWidth="1"/>
-    <col min="11" max="11" width="1.7109375" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14" max="14" width="1.7109375" style="1" customWidth="1"/>
+    <col min="11" max="11" width="1.6640625" style="1" customWidth="1"/>
+    <col min="12" max="13" width="1.5" style="1" customWidth="1"/>
+    <col min="14" max="14" width="1.6640625" style="1" customWidth="1"/>
     <col min="15" max="15" width="14" style="1" customWidth="1"/>
-    <col min="16" max="16" width="1.7109375" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="18" max="16384" width="9.28515625" style="1"/>
+    <col min="16" max="16" width="1.6640625" style="1" customWidth="1"/>
+    <col min="17" max="17" width="1.5" style="1" customWidth="1"/>
+    <col min="18" max="16384" width="9.33203125" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:17" ht="25.8" x14ac:dyDescent="0.5">
+    <row r="2" spans="2:17" ht="26.25" x14ac:dyDescent="0.4">
       <c r="E2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
     </row>
-    <row r="3" spans="2:17" ht="25.8" x14ac:dyDescent="0.5">
+    <row r="3" spans="2:17" ht="26.25" x14ac:dyDescent="0.4">
       <c r="E3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
       <c r="N3" s="2"/>
       <c r="O3" s="2"/>
       <c r="P3" s="2"/>
     </row>
-    <row r="4" spans="2:17" ht="25.8" x14ac:dyDescent="0.5">
+    <row r="4" spans="2:17" ht="26.25" x14ac:dyDescent="0.4">
       <c r="E4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
       <c r="J4" s="2"/>
       <c r="K4" s="2"/>
       <c r="L4" s="2"/>
       <c r="M4" s="2"/>
       <c r="N4" s="2"/>
       <c r="O4" s="2"/>
       <c r="P4" s="2"/>
     </row>
-    <row r="5" spans="2:17" ht="21" customHeight="1" x14ac:dyDescent="0.5">
+    <row r="5" spans="2:17" ht="21" customHeight="1" x14ac:dyDescent="0.4">
       <c r="E5" s="3"/>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
       <c r="J5" s="2"/>
       <c r="K5" s="2"/>
       <c r="L5" s="2"/>
       <c r="M5" s="2"/>
       <c r="N5" s="2"/>
       <c r="O5" s="2"/>
       <c r="P5" s="2"/>
     </row>
-    <row r="6" spans="2:17" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="2:17" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="E6" s="4"/>
     </row>
-    <row r="7" spans="2:17" ht="21" x14ac:dyDescent="0.25">
+    <row r="7" spans="2:17" ht="21" x14ac:dyDescent="0.2">
       <c r="B7" s="4" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="8" spans="2:17" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="8" spans="2:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B8" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6"/>
       <c r="E8" s="6"/>
-      <c r="F8" s="92"/>
-[...5 lines deleted...]
-    <row r="9" spans="2:17" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="F8" s="81"/>
+      <c r="G8" s="81"/>
+      <c r="H8" s="81"/>
+      <c r="I8" s="81"/>
+      <c r="J8" s="81"/>
+    </row>
+    <row r="9" spans="2:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B9" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6"/>
       <c r="E9" s="6"/>
-      <c r="F9" s="93"/>
-[...5 lines deleted...]
-    <row r="10" spans="2:17" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="F9" s="82"/>
+      <c r="G9" s="82"/>
+      <c r="H9" s="82"/>
+      <c r="I9" s="82"/>
+      <c r="J9" s="82"/>
+    </row>
+    <row r="10" spans="2:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B10" s="8" t="s">
         <v>1</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6"/>
       <c r="E10" s="6"/>
       <c r="F10" s="9"/>
       <c r="G10" s="10"/>
     </row>
-    <row r="11" spans="2:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="2:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B11" s="11"/>
       <c r="C11" s="12"/>
       <c r="D11" s="12"/>
       <c r="E11" s="12"/>
       <c r="F11" s="12"/>
       <c r="G11" s="12"/>
       <c r="H11" s="13"/>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="13"/>
       <c r="L11" s="13"/>
       <c r="M11" s="13"/>
       <c r="N11" s="13"/>
       <c r="O11" s="13"/>
       <c r="P11" s="13"/>
       <c r="Q11" s="13"/>
     </row>
-    <row r="12" spans="2:17" x14ac:dyDescent="0.25">
+    <row r="12" spans="2:17" x14ac:dyDescent="0.2">
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="14"/>
       <c r="L12" s="14"/>
       <c r="M12" s="14"/>
       <c r="N12" s="14"/>
       <c r="O12" s="14"/>
       <c r="P12" s="14"/>
       <c r="Q12" s="14"/>
     </row>
-    <row r="13" spans="2:17" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="13" spans="2:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B13" s="15" t="s">
         <v>79</v>
       </c>
-      <c r="I13" s="95" t="s">
+      <c r="I13" s="86" t="s">
         <v>43</v>
       </c>
-      <c r="J13" s="95"/>
-      <c r="K13" s="95"/>
+      <c r="J13" s="86"/>
+      <c r="K13" s="86"/>
       <c r="L13" s="17"/>
-      <c r="N13" s="95" t="s">
+      <c r="N13" s="86" t="s">
         <v>44</v>
       </c>
-      <c r="O13" s="95"/>
-[...2 lines deleted...]
-    <row r="14" spans="2:17" ht="9.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="O13" s="86"/>
+      <c r="P13" s="86"/>
+    </row>
+    <row r="14" spans="2:17" ht="9.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B14" s="18"/>
     </row>
-    <row r="15" spans="2:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="I15" s="96" t="s">
+    <row r="15" spans="2:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I15" s="87" t="s">
         <v>2</v>
       </c>
-      <c r="J15" s="97"/>
-      <c r="K15" s="98"/>
+      <c r="J15" s="88"/>
+      <c r="K15" s="89"/>
       <c r="L15" s="19"/>
-      <c r="N15" s="83" t="s">
+      <c r="N15" s="93" t="s">
         <v>3</v>
       </c>
-      <c r="O15" s="84"/>
-[...3 lines deleted...]
-    <row r="17" spans="2:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="O15" s="94"/>
+      <c r="P15" s="95"/>
+    </row>
+    <row r="16" spans="2:17" ht="7.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="17" spans="2:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B17" s="20" t="s">
         <v>4</v>
       </c>
       <c r="C17" s="21" t="s">
         <v>53</v>
       </c>
       <c r="D17" s="22"/>
       <c r="E17" s="23"/>
       <c r="F17" s="24"/>
       <c r="G17" s="24"/>
       <c r="H17" s="25"/>
       <c r="I17" s="26"/>
       <c r="J17" s="27"/>
       <c r="K17" s="16"/>
       <c r="L17" s="28"/>
       <c r="M17" s="29"/>
       <c r="N17" s="30" t="s">
         <v>3</v>
       </c>
       <c r="O17" s="31"/>
       <c r="P17" s="32"/>
     </row>
-    <row r="18" spans="2:16" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="18" spans="2:16" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="F18" s="6"/>
       <c r="G18" s="6"/>
       <c r="H18" s="6"/>
     </row>
-    <row r="19" spans="2:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="2:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B19" s="20" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="33" t="s">
         <v>15</v>
       </c>
       <c r="F19" s="6"/>
       <c r="G19" s="6"/>
       <c r="H19" s="6"/>
     </row>
-    <row r="20" spans="2:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="20" spans="2:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B20" s="20"/>
       <c r="C20" s="20" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="21" t="s">
         <v>51</v>
       </c>
       <c r="E20" s="23"/>
       <c r="F20" s="24"/>
       <c r="G20" s="24"/>
       <c r="H20" s="25"/>
       <c r="I20" s="26"/>
       <c r="J20" s="34"/>
       <c r="K20" s="16"/>
       <c r="L20" s="28"/>
       <c r="M20" s="29"/>
       <c r="N20" s="35"/>
       <c r="O20" s="31"/>
       <c r="P20" s="32"/>
     </row>
-    <row r="21" spans="2:16" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="2:16" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B21" s="20"/>
       <c r="C21" s="36"/>
       <c r="D21" s="36"/>
       <c r="F21" s="6"/>
       <c r="G21" s="6"/>
       <c r="H21" s="6"/>
       <c r="I21" s="17"/>
       <c r="J21" s="17"/>
       <c r="K21" s="17"/>
       <c r="L21" s="17"/>
       <c r="O21" s="37"/>
       <c r="P21" s="17"/>
     </row>
-    <row r="22" spans="2:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="22" spans="2:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B22" s="20"/>
       <c r="C22" s="20" t="s">
         <v>11</v>
       </c>
       <c r="D22" s="22" t="s">
         <v>75</v>
       </c>
       <c r="E22" s="23"/>
       <c r="F22" s="23"/>
       <c r="G22" s="23"/>
       <c r="H22" s="24"/>
       <c r="I22" s="38"/>
       <c r="J22" s="39"/>
       <c r="K22" s="23"/>
       <c r="L22" s="23"/>
       <c r="M22" s="23"/>
       <c r="N22" s="30"/>
       <c r="O22" s="31"/>
       <c r="P22" s="40"/>
     </row>
-    <row r="23" spans="2:16" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="23" spans="2:16" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B23" s="20"/>
       <c r="C23" s="36"/>
       <c r="D23" s="36"/>
       <c r="F23" s="6"/>
       <c r="G23" s="6"/>
       <c r="H23" s="6"/>
       <c r="I23" s="17"/>
       <c r="J23" s="17"/>
       <c r="K23" s="17"/>
       <c r="L23" s="17"/>
       <c r="O23" s="41"/>
       <c r="P23" s="17"/>
     </row>
-    <row r="24" spans="2:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="2:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="20"/>
       <c r="C24" s="20" t="s">
         <v>19</v>
       </c>
       <c r="D24" s="22" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="23"/>
-      <c r="F24" s="86"/>
-[...3 lines deleted...]
-      <c r="J24" s="86"/>
+      <c r="F24" s="83"/>
+      <c r="G24" s="83"/>
+      <c r="H24" s="83"/>
+      <c r="I24" s="83"/>
+      <c r="J24" s="83"/>
       <c r="K24" s="23"/>
       <c r="L24" s="23"/>
       <c r="M24" s="23"/>
       <c r="N24" s="30"/>
       <c r="O24" s="31"/>
       <c r="P24" s="40"/>
     </row>
-    <row r="25" spans="2:16" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="25" spans="2:16" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="F25" s="6"/>
       <c r="G25" s="6"/>
       <c r="H25" s="6"/>
     </row>
-    <row r="26" spans="2:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="26" spans="2:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B26" s="20" t="s">
         <v>6</v>
       </c>
       <c r="C26" s="33" t="s">
         <v>50</v>
       </c>
       <c r="F26" s="6"/>
       <c r="G26" s="6"/>
       <c r="H26" s="6"/>
     </row>
-    <row r="27" spans="2:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="27" spans="2:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B27" s="43"/>
       <c r="C27" s="20" t="s">
         <v>7</v>
       </c>
       <c r="D27" s="21" t="s">
         <v>8</v>
       </c>
       <c r="E27" s="23"/>
       <c r="F27" s="23"/>
       <c r="G27" s="23"/>
       <c r="H27" s="25"/>
       <c r="I27" s="30" t="s">
         <v>9</v>
       </c>
       <c r="J27" s="44"/>
       <c r="K27" s="45" t="s">
         <v>10</v>
       </c>
       <c r="L27" s="46"/>
       <c r="M27" s="29"/>
       <c r="N27" s="30" t="s">
         <v>9</v>
       </c>
       <c r="O27" s="31"/>
       <c r="P27" s="40" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="28" spans="2:16" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="28" spans="2:16" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B28" s="43"/>
       <c r="H28" s="6"/>
       <c r="N28" s="43"/>
     </row>
-    <row r="29" spans="2:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="29" spans="2:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B29" s="43"/>
       <c r="C29" s="43" t="s">
         <v>11</v>
       </c>
       <c r="D29" s="23" t="s">
         <v>12</v>
       </c>
       <c r="E29" s="23"/>
       <c r="F29" s="23"/>
       <c r="G29" s="23"/>
       <c r="H29" s="25"/>
       <c r="I29" s="30" t="s">
         <v>9</v>
       </c>
       <c r="J29" s="34"/>
       <c r="K29" s="45" t="s">
         <v>10</v>
       </c>
       <c r="L29" s="46"/>
       <c r="M29" s="29"/>
       <c r="N29" s="30" t="s">
         <v>9</v>
       </c>
       <c r="O29" s="31"/>
       <c r="P29" s="40" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="30" spans="2:16" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="30" spans="2:16" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="H30" s="6"/>
       <c r="I30" s="43"/>
       <c r="J30" s="47"/>
       <c r="N30" s="43"/>
       <c r="O30" s="41"/>
     </row>
-    <row r="31" spans="2:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="2:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B31" s="20"/>
       <c r="C31" s="20" t="s">
         <v>19</v>
       </c>
       <c r="D31" s="22" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="23"/>
-      <c r="F31" s="86"/>
-[...3 lines deleted...]
-      <c r="J31" s="86"/>
+      <c r="F31" s="83"/>
+      <c r="G31" s="83"/>
+      <c r="H31" s="83"/>
+      <c r="I31" s="83"/>
+      <c r="J31" s="83"/>
       <c r="K31" s="23"/>
       <c r="L31" s="23"/>
       <c r="M31" s="23"/>
       <c r="N31" s="30" t="s">
         <v>9</v>
       </c>
       <c r="O31" s="31"/>
       <c r="P31" s="40" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="32" spans="2:16" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="32" spans="2:16" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B32" s="43"/>
       <c r="E32" s="6"/>
       <c r="F32" s="6"/>
       <c r="G32" s="6"/>
       <c r="H32" s="6"/>
     </row>
-    <row r="33" spans="1:17" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="33" spans="1:17" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B33" s="20" t="s">
         <v>13</v>
       </c>
       <c r="C33" s="21" t="s">
         <v>52</v>
       </c>
       <c r="D33" s="21"/>
       <c r="E33" s="24"/>
       <c r="F33" s="24"/>
       <c r="G33" s="24"/>
       <c r="H33" s="25"/>
       <c r="I33" s="48"/>
       <c r="J33" s="49" t="str">
         <f>IF(J17="","",J17+J20-J27-J29)</f>
         <v/>
       </c>
       <c r="K33" s="50"/>
       <c r="L33" s="46"/>
       <c r="M33" s="29"/>
       <c r="N33" s="51" t="s">
         <v>3</v>
       </c>
       <c r="O33" s="52" t="str">
         <f>IF(O17="","",O17+O20-O27-O29+O22+O24-O31)</f>
         <v/>
       </c>
       <c r="P33" s="53"/>
     </row>
-    <row r="34" spans="1:17" ht="12.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="34" spans="1:17" ht="12.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B34" s="54"/>
       <c r="C34" s="54"/>
       <c r="D34" s="54"/>
       <c r="E34" s="54"/>
       <c r="F34" s="54"/>
       <c r="G34" s="54"/>
       <c r="H34" s="54"/>
       <c r="I34" s="54"/>
       <c r="J34" s="54"/>
       <c r="K34" s="54"/>
       <c r="L34" s="55"/>
       <c r="M34" s="54"/>
       <c r="N34" s="54"/>
       <c r="O34" s="54"/>
       <c r="P34" s="54"/>
       <c r="Q34" s="56"/>
     </row>
-    <row r="35" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="G35" s="57"/>
       <c r="H35" s="57"/>
       <c r="I35" s="57"/>
       <c r="J35" s="57"/>
       <c r="K35" s="57"/>
       <c r="L35" s="57"/>
       <c r="M35" s="57"/>
       <c r="N35" s="57"/>
       <c r="O35" s="57"/>
       <c r="P35" s="57"/>
       <c r="Q35" s="57"/>
     </row>
-    <row r="36" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B36" s="15" t="s">
         <v>14</v>
       </c>
-      <c r="I36" s="95" t="s">
+      <c r="I36" s="86" t="s">
         <v>43</v>
       </c>
-      <c r="J36" s="95"/>
-[...1 lines deleted...]
-      <c r="N36" s="95" t="s">
+      <c r="J36" s="86"/>
+      <c r="K36" s="86"/>
+      <c r="N36" s="86" t="s">
         <v>44</v>
       </c>
-      <c r="O36" s="95"/>
-[...2 lines deleted...]
-    <row r="37" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="O36" s="86"/>
+      <c r="P36" s="86"/>
+    </row>
+    <row r="37" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B37" s="58"/>
     </row>
-    <row r="38" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="I38" s="96" t="s">
+    <row r="38" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I38" s="87" t="s">
         <v>2</v>
       </c>
-      <c r="J38" s="97"/>
-      <c r="K38" s="98"/>
+      <c r="J38" s="88"/>
+      <c r="K38" s="89"/>
       <c r="L38" s="19"/>
-      <c r="N38" s="99" t="s">
+      <c r="N38" s="90" t="s">
         <v>3</v>
       </c>
-      <c r="O38" s="100"/>
-[...3 lines deleted...]
-    <row r="40" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="O38" s="91"/>
+      <c r="P38" s="92"/>
+    </row>
+    <row r="39" spans="1:17" ht="7.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="40" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="6"/>
       <c r="B40" s="20" t="s">
         <v>4</v>
       </c>
       <c r="C40" s="21" t="s">
         <v>54</v>
       </c>
       <c r="D40" s="21"/>
       <c r="E40" s="21"/>
       <c r="F40" s="23"/>
       <c r="G40" s="23"/>
       <c r="H40" s="29"/>
       <c r="I40" s="35"/>
       <c r="J40" s="34"/>
       <c r="K40" s="40"/>
       <c r="L40" s="46"/>
       <c r="M40" s="29"/>
       <c r="N40" s="30" t="s">
         <v>3</v>
       </c>
       <c r="O40" s="31"/>
       <c r="P40" s="40"/>
     </row>
-    <row r="41" spans="1:17" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="41" spans="1:17" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="6"/>
       <c r="B41" s="43"/>
       <c r="N41" s="43"/>
     </row>
-    <row r="42" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="6"/>
       <c r="B42" s="20" t="s">
         <v>5</v>
       </c>
       <c r="C42" s="59" t="s">
         <v>15</v>
       </c>
       <c r="N42" s="43"/>
     </row>
-    <row r="43" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="43" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="6"/>
       <c r="B43" s="43"/>
       <c r="C43" s="20" t="s">
         <v>7</v>
       </c>
       <c r="D43" s="23" t="s">
         <v>16</v>
       </c>
       <c r="E43" s="23"/>
       <c r="F43" s="23"/>
       <c r="G43" s="23"/>
       <c r="H43" s="29"/>
       <c r="I43" s="35"/>
       <c r="J43" s="44">
         <f>J27</f>
         <v>0</v>
       </c>
       <c r="K43" s="40"/>
       <c r="L43" s="46"/>
       <c r="M43" s="29"/>
       <c r="N43" s="30"/>
       <c r="O43" s="31">
         <f>O27</f>
         <v>0</v>
       </c>
       <c r="P43" s="40"/>
     </row>
-    <row r="44" spans="1:17" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="44" spans="1:17" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="6"/>
       <c r="B44" s="43"/>
       <c r="C44" s="43"/>
       <c r="N44" s="43"/>
     </row>
-    <row r="45" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="45" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="6"/>
       <c r="B45" s="43"/>
       <c r="C45" s="20" t="s">
         <v>11</v>
       </c>
       <c r="D45" s="21" t="s">
         <v>59</v>
       </c>
       <c r="E45" s="23"/>
       <c r="F45" s="23"/>
       <c r="G45" s="23"/>
       <c r="H45" s="29"/>
       <c r="I45" s="35"/>
       <c r="J45" s="34"/>
       <c r="K45" s="40"/>
       <c r="L45" s="46"/>
       <c r="M45" s="29"/>
       <c r="N45" s="30"/>
       <c r="O45" s="31"/>
       <c r="P45" s="40"/>
     </row>
-    <row r="46" spans="1:17" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="46" spans="1:17" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="6"/>
       <c r="B46" s="43"/>
       <c r="C46" s="20"/>
       <c r="D46" s="36"/>
       <c r="J46" s="17"/>
       <c r="N46" s="43"/>
       <c r="O46" s="37"/>
     </row>
-    <row r="47" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="47" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B47" s="20"/>
       <c r="C47" s="20" t="s">
         <v>19</v>
       </c>
       <c r="D47" s="21" t="s">
         <v>56</v>
       </c>
       <c r="E47" s="23"/>
       <c r="F47" s="23"/>
       <c r="G47" s="23"/>
       <c r="H47" s="24"/>
       <c r="I47" s="38"/>
       <c r="J47" s="39"/>
       <c r="K47" s="23"/>
       <c r="L47" s="23"/>
       <c r="M47" s="23"/>
       <c r="N47" s="30"/>
       <c r="O47" s="31"/>
       <c r="P47" s="40"/>
     </row>
-    <row r="48" spans="1:17" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="48" spans="1:17" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="6"/>
       <c r="B48" s="43"/>
       <c r="C48" s="20"/>
       <c r="D48" s="36"/>
       <c r="J48" s="47"/>
       <c r="N48" s="43"/>
       <c r="O48" s="41"/>
     </row>
-    <row r="49" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B49" s="20"/>
       <c r="C49" s="20" t="s">
         <v>20</v>
       </c>
       <c r="D49" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E49" s="23"/>
-      <c r="F49" s="86"/>
-[...3 lines deleted...]
-      <c r="J49" s="86"/>
+      <c r="F49" s="83"/>
+      <c r="G49" s="83"/>
+      <c r="H49" s="83"/>
+      <c r="I49" s="83"/>
+      <c r="J49" s="83"/>
       <c r="K49" s="23"/>
       <c r="L49" s="23"/>
       <c r="M49" s="23"/>
       <c r="N49" s="30"/>
       <c r="O49" s="31"/>
       <c r="P49" s="40"/>
     </row>
-    <row r="50" spans="1:17" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="50" spans="1:17" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="6"/>
       <c r="B50" s="43"/>
       <c r="N50" s="43"/>
     </row>
-    <row r="51" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="51" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="6"/>
       <c r="B51" s="20" t="s">
         <v>6</v>
       </c>
       <c r="C51" s="59" t="s">
         <v>50</v>
       </c>
       <c r="N51" s="43"/>
     </row>
-    <row r="52" spans="1:17" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="52" spans="1:17" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="6"/>
       <c r="B52" s="43"/>
       <c r="N52" s="43"/>
     </row>
-    <row r="53" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="53" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="6"/>
       <c r="C53" s="20" t="s">
         <v>7</v>
       </c>
       <c r="D53" s="21" t="s">
         <v>49</v>
       </c>
       <c r="E53" s="23"/>
       <c r="F53" s="23"/>
       <c r="G53" s="23"/>
       <c r="H53" s="29"/>
       <c r="I53" s="30" t="s">
         <v>9</v>
       </c>
       <c r="J53" s="34"/>
       <c r="K53" s="40" t="s">
         <v>10</v>
       </c>
       <c r="L53" s="46"/>
       <c r="M53" s="29"/>
       <c r="N53" s="30" t="s">
         <v>9</v>
       </c>
       <c r="O53" s="31"/>
       <c r="P53" s="40" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="54" spans="1:17" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="54" spans="1:17" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="6"/>
       <c r="B54" s="43"/>
       <c r="N54" s="43"/>
     </row>
-    <row r="55" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="55" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B55" s="20"/>
       <c r="C55" s="20" t="s">
         <v>11</v>
       </c>
       <c r="D55" s="21" t="s">
         <v>26</v>
       </c>
       <c r="E55" s="23"/>
       <c r="F55" s="23"/>
       <c r="G55" s="23"/>
       <c r="H55" s="24"/>
       <c r="I55" s="38"/>
       <c r="J55" s="39"/>
       <c r="K55" s="23"/>
       <c r="L55" s="23"/>
       <c r="M55" s="23"/>
       <c r="N55" s="30" t="s">
         <v>9</v>
       </c>
       <c r="O55" s="31"/>
       <c r="P55" s="40" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="56" spans="1:17" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="56" spans="1:17" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="6"/>
       <c r="B56" s="43"/>
       <c r="N56" s="43"/>
     </row>
-    <row r="57" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="57" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B57" s="20"/>
       <c r="C57" s="20" t="s">
         <v>19</v>
       </c>
       <c r="D57" s="22" t="s">
         <v>21</v>
       </c>
       <c r="E57" s="23"/>
       <c r="F57" s="42"/>
       <c r="G57" s="60"/>
       <c r="H57" s="7"/>
       <c r="I57" s="60"/>
       <c r="J57" s="60"/>
       <c r="K57" s="23"/>
       <c r="L57" s="23"/>
       <c r="M57" s="23"/>
       <c r="N57" s="30" t="s">
         <v>9</v>
       </c>
       <c r="O57" s="31"/>
       <c r="P57" s="40" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="58" spans="1:17" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="58" spans="1:17" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="6"/>
       <c r="B58" s="43"/>
       <c r="N58" s="43"/>
     </row>
-    <row r="59" spans="1:17" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="59" spans="1:17" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A59" s="6"/>
       <c r="B59" s="20" t="s">
         <v>13</v>
       </c>
       <c r="C59" s="21" t="s">
         <v>62</v>
       </c>
       <c r="D59" s="23"/>
       <c r="E59" s="23"/>
       <c r="F59" s="23"/>
       <c r="G59" s="23"/>
       <c r="H59" s="29"/>
       <c r="I59" s="48"/>
       <c r="J59" s="49" t="str">
         <f>IF(J40="","",J40+J43+J45-J53)</f>
         <v/>
       </c>
       <c r="K59" s="53"/>
       <c r="L59" s="46"/>
       <c r="M59" s="29"/>
       <c r="N59" s="51" t="s">
         <v>3</v>
       </c>
       <c r="O59" s="61" t="str">
         <f>IF(O40="","",O40+O43+O45+O47+O49-O53-O55-O57)</f>
         <v/>
       </c>
       <c r="P59" s="53"/>
     </row>
-    <row r="60" spans="1:17" ht="7.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
+    <row r="60" spans="1:17" ht="7.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A60" s="6"/>
       <c r="B60" s="20"/>
       <c r="C60" s="36"/>
       <c r="J60" s="17"/>
       <c r="N60" s="43"/>
       <c r="O60" s="37"/>
     </row>
-    <row r="61" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="61" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="6"/>
       <c r="B61" s="20" t="s">
         <v>32</v>
       </c>
       <c r="C61" s="21" t="s">
         <v>60</v>
       </c>
       <c r="D61" s="23"/>
       <c r="E61" s="23"/>
       <c r="F61" s="23"/>
       <c r="G61" s="23"/>
       <c r="H61" s="29"/>
       <c r="I61" s="35"/>
       <c r="J61" s="34"/>
       <c r="K61" s="40"/>
       <c r="N61" s="43"/>
       <c r="O61" s="37"/>
     </row>
-    <row r="62" spans="1:17" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="62" spans="1:17" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="6"/>
       <c r="B62" s="20"/>
       <c r="C62" s="36"/>
       <c r="J62" s="47"/>
       <c r="N62" s="43"/>
       <c r="O62" s="37"/>
     </row>
-    <row r="63" spans="1:17" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="63" spans="1:17" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A63" s="6"/>
       <c r="B63" s="20" t="s">
         <v>45</v>
       </c>
       <c r="C63" s="21" t="s">
         <v>61</v>
       </c>
       <c r="D63" s="21"/>
       <c r="E63" s="23"/>
       <c r="F63" s="23"/>
       <c r="G63" s="23"/>
       <c r="H63" s="29"/>
-      <c r="I63" s="88" t="str">
+      <c r="I63" s="97" t="str">
         <f>IF(J40=0,"",((J59/J61)))</f>
         <v/>
       </c>
-      <c r="J63" s="89"/>
-      <c r="K63" s="90"/>
+      <c r="J63" s="98"/>
+      <c r="K63" s="99"/>
       <c r="N63" s="43"/>
       <c r="O63" s="37"/>
     </row>
-    <row r="64" spans="1:17" ht="12.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="64" spans="1:17" ht="12.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B64" s="54"/>
       <c r="C64" s="54"/>
       <c r="D64" s="54"/>
       <c r="E64" s="54"/>
       <c r="F64" s="54"/>
       <c r="G64" s="54"/>
       <c r="H64" s="54"/>
       <c r="I64" s="54"/>
       <c r="J64" s="54"/>
       <c r="K64" s="54"/>
       <c r="L64" s="54"/>
       <c r="M64" s="54"/>
       <c r="N64" s="54"/>
       <c r="O64" s="54"/>
       <c r="P64" s="54"/>
       <c r="Q64" s="56"/>
     </row>
-    <row r="65" spans="1:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="66" spans="1:20" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="65" spans="1:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="66" spans="1:20" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B66" s="18" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="67" spans="1:20" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:20" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B67" s="58"/>
     </row>
-    <row r="68" spans="1:20" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:20" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B68" s="20" t="s">
         <v>4</v>
       </c>
       <c r="C68" s="21" t="s">
         <v>47</v>
       </c>
       <c r="D68" s="21"/>
       <c r="E68" s="21"/>
       <c r="F68" s="23"/>
       <c r="G68" s="23"/>
       <c r="H68" s="23"/>
       <c r="I68" s="23"/>
       <c r="J68" s="39"/>
       <c r="K68" s="23"/>
       <c r="L68" s="23"/>
       <c r="M68" s="29"/>
       <c r="N68" s="30" t="s">
         <v>3</v>
       </c>
       <c r="O68" s="62" t="str">
         <f>O33</f>
         <v/>
       </c>
       <c r="P68" s="40"/>
     </row>
-    <row r="69" spans="1:20" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="69" spans="1:20" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="6"/>
       <c r="L69" s="6"/>
       <c r="M69" s="6"/>
     </row>
-    <row r="70" spans="1:20" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="70" spans="1:20" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="6"/>
       <c r="B70" s="20" t="s">
         <v>5</v>
       </c>
       <c r="C70" s="21" t="s">
         <v>48</v>
       </c>
       <c r="D70" s="21"/>
       <c r="E70" s="21"/>
       <c r="F70" s="23"/>
       <c r="G70" s="23"/>
       <c r="H70" s="23"/>
       <c r="I70" s="23"/>
       <c r="J70" s="39"/>
       <c r="K70" s="23"/>
       <c r="L70" s="23"/>
       <c r="M70" s="29"/>
       <c r="N70" s="30"/>
       <c r="O70" s="62" t="str">
         <f>O59</f>
         <v/>
       </c>
       <c r="P70" s="40"/>
     </row>
-    <row r="71" spans="1:20" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="71" spans="1:20" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="6"/>
       <c r="L71" s="6"/>
       <c r="M71" s="6"/>
     </row>
-    <row r="72" spans="1:20" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="72" spans="1:20" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="6"/>
       <c r="B72" s="20" t="s">
         <v>6</v>
       </c>
-      <c r="C72" s="91" t="s">
+      <c r="C72" s="100" t="s">
         <v>21</v>
       </c>
-      <c r="D72" s="91"/>
-[...7 lines deleted...]
-      <c r="L72" s="86"/>
+      <c r="D72" s="100"/>
+      <c r="E72" s="100"/>
+      <c r="F72" s="85"/>
+      <c r="G72" s="83"/>
+      <c r="H72" s="83"/>
+      <c r="I72" s="83"/>
+      <c r="J72" s="83"/>
+      <c r="K72" s="83"/>
+      <c r="L72" s="83"/>
       <c r="M72" s="29"/>
       <c r="N72" s="30"/>
       <c r="O72" s="31"/>
       <c r="P72" s="40"/>
     </row>
-    <row r="73" spans="1:20" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="73" spans="1:20" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="6"/>
       <c r="L73" s="6"/>
       <c r="M73" s="6"/>
     </row>
-    <row r="74" spans="1:20" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="74" spans="1:20" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A74" s="6"/>
       <c r="B74" s="20" t="s">
         <v>13</v>
       </c>
       <c r="C74" s="21" t="s">
         <v>57</v>
       </c>
       <c r="D74" s="21"/>
       <c r="E74" s="21"/>
       <c r="F74" s="23"/>
       <c r="G74" s="23"/>
       <c r="H74" s="23"/>
       <c r="I74" s="23"/>
       <c r="J74" s="39"/>
       <c r="K74" s="23"/>
       <c r="L74" s="23"/>
       <c r="M74" s="29"/>
       <c r="N74" s="63" t="s">
         <v>3</v>
       </c>
       <c r="O74" s="64" t="str">
         <f>IF(O68="","",O68+O70+O72)</f>
         <v/>
       </c>
       <c r="P74" s="65"/>
       <c r="T74" s="37"/>
     </row>
-    <row r="75" spans="1:20" ht="12.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="75" spans="1:20" ht="12.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B75" s="56"/>
       <c r="C75" s="56"/>
       <c r="D75" s="56"/>
       <c r="E75" s="56"/>
       <c r="F75" s="56"/>
       <c r="G75" s="56"/>
       <c r="H75" s="56"/>
       <c r="I75" s="56"/>
       <c r="J75" s="56"/>
       <c r="K75" s="56"/>
       <c r="L75" s="56"/>
       <c r="M75" s="56"/>
       <c r="N75" s="56"/>
       <c r="O75" s="56"/>
       <c r="P75" s="56"/>
       <c r="Q75" s="56"/>
     </row>
-    <row r="76" spans="1:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="77" spans="1:20" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="76" spans="1:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="77" spans="1:20" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B77" s="18" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="78" spans="1:20" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="78" spans="1:20" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B78" s="5" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="79" spans="1:20" s="6" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="79" spans="1:20" s="6" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B79" s="20" t="s">
         <v>4</v>
       </c>
       <c r="C79" s="21" t="s">
         <v>65</v>
       </c>
       <c r="D79" s="21"/>
       <c r="E79" s="23"/>
       <c r="F79" s="23"/>
       <c r="G79" s="23"/>
       <c r="H79" s="23"/>
       <c r="I79" s="23"/>
       <c r="J79" s="23"/>
       <c r="K79" s="23"/>
       <c r="L79" s="23"/>
       <c r="M79" s="29"/>
       <c r="N79" s="30" t="s">
         <v>3</v>
       </c>
       <c r="O79" s="31"/>
       <c r="P79" s="40"/>
     </row>
-    <row r="80" spans="1:20" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="80" spans="1:20" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B80" s="43"/>
       <c r="C80" s="1"/>
       <c r="D80" s="1"/>
       <c r="E80" s="1"/>
       <c r="F80" s="1"/>
       <c r="G80" s="1"/>
       <c r="H80" s="1"/>
       <c r="I80" s="1"/>
       <c r="J80" s="1"/>
       <c r="K80" s="1"/>
       <c r="L80" s="1"/>
       <c r="M80" s="1"/>
       <c r="N80" s="1"/>
       <c r="O80" s="1"/>
       <c r="P80" s="1"/>
     </row>
-    <row r="81" spans="1:16" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="81" spans="1:16" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B81" s="20" t="s">
         <v>5</v>
       </c>
       <c r="C81" s="59" t="s">
         <v>18</v>
       </c>
       <c r="D81" s="59"/>
       <c r="E81" s="1"/>
       <c r="F81" s="1"/>
       <c r="G81" s="1"/>
       <c r="H81" s="1"/>
       <c r="I81" s="1"/>
       <c r="J81" s="1"/>
       <c r="K81" s="1"/>
       <c r="L81" s="1"/>
       <c r="M81" s="1"/>
       <c r="N81" s="1"/>
       <c r="O81" s="1"/>
       <c r="P81" s="1"/>
     </row>
-    <row r="82" spans="1:16" s="6" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="82" spans="1:16" s="6" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B82" s="1"/>
       <c r="C82" s="43" t="s">
         <v>7</v>
       </c>
       <c r="D82" s="21" t="s">
         <v>66</v>
       </c>
       <c r="E82" s="23"/>
       <c r="F82" s="23"/>
       <c r="G82" s="23"/>
       <c r="H82" s="29"/>
       <c r="I82" s="35"/>
       <c r="J82" s="62">
         <f>O20</f>
         <v>0</v>
       </c>
       <c r="K82" s="40"/>
       <c r="L82" s="1"/>
       <c r="M82" s="1"/>
       <c r="N82" s="1"/>
       <c r="O82" s="1"/>
       <c r="P82" s="1"/>
     </row>
-    <row r="83" spans="1:16" s="6" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="83" spans="1:16" s="6" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B83" s="1"/>
       <c r="C83" s="43"/>
       <c r="D83" s="1"/>
       <c r="E83" s="1"/>
       <c r="F83" s="1"/>
       <c r="G83" s="1"/>
       <c r="H83" s="1"/>
       <c r="I83" s="1"/>
       <c r="J83" s="1"/>
       <c r="K83" s="1"/>
       <c r="L83" s="1"/>
       <c r="M83" s="1"/>
       <c r="N83" s="1"/>
       <c r="O83" s="1"/>
       <c r="P83" s="1"/>
     </row>
-    <row r="84" spans="1:16" s="6" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="84" spans="1:16" s="6" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B84" s="1"/>
       <c r="C84" s="43" t="s">
         <v>11</v>
       </c>
       <c r="D84" s="21" t="s">
         <v>67</v>
       </c>
       <c r="E84" s="23"/>
       <c r="F84" s="23"/>
       <c r="G84" s="23"/>
       <c r="H84" s="29"/>
       <c r="I84" s="35"/>
       <c r="J84" s="62">
         <f>O43+O45</f>
         <v>0</v>
       </c>
       <c r="K84" s="40"/>
       <c r="L84" s="1"/>
       <c r="M84" s="1"/>
       <c r="N84" s="1"/>
       <c r="O84" s="1"/>
       <c r="P84" s="1"/>
     </row>
-    <row r="85" spans="1:16" s="6" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="85" spans="1:16" s="6" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B85" s="1"/>
       <c r="C85" s="43"/>
       <c r="D85" s="1"/>
       <c r="E85" s="1"/>
       <c r="F85" s="1"/>
       <c r="G85" s="1"/>
       <c r="H85" s="1"/>
       <c r="I85" s="1"/>
       <c r="J85" s="1"/>
       <c r="K85" s="1"/>
       <c r="L85" s="1"/>
       <c r="M85" s="1"/>
       <c r="N85" s="1"/>
       <c r="O85" s="1"/>
       <c r="P85" s="1"/>
     </row>
-    <row r="86" spans="1:16" s="6" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="86" spans="1:16" s="6" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B86" s="1"/>
       <c r="C86" s="43" t="s">
         <v>19</v>
       </c>
       <c r="D86" s="21" t="s">
         <v>68</v>
       </c>
       <c r="E86" s="23"/>
       <c r="F86" s="23"/>
       <c r="G86" s="23"/>
       <c r="H86" s="29"/>
       <c r="I86" s="35"/>
       <c r="J86" s="62">
         <f>O22+O47</f>
         <v>0</v>
       </c>
       <c r="K86" s="40"/>
       <c r="L86" s="1"/>
       <c r="M86" s="1"/>
       <c r="N86" s="1"/>
       <c r="O86" s="1"/>
       <c r="P86" s="1"/>
     </row>
-    <row r="87" spans="1:16" s="6" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="87" spans="1:16" s="6" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B87" s="1"/>
       <c r="C87" s="43"/>
       <c r="D87" s="1"/>
       <c r="E87" s="1"/>
       <c r="F87" s="1"/>
       <c r="G87" s="1"/>
       <c r="H87" s="1"/>
       <c r="I87" s="1"/>
       <c r="J87" s="1"/>
       <c r="K87" s="1"/>
       <c r="L87" s="1"/>
       <c r="M87" s="1"/>
       <c r="N87" s="1"/>
       <c r="O87" s="1"/>
       <c r="P87" s="1"/>
     </row>
-    <row r="88" spans="1:16" s="6" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="88" spans="1:16" s="6" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B88" s="1"/>
       <c r="C88" s="43" t="s">
         <v>20</v>
       </c>
       <c r="D88" s="21" t="s">
         <v>21</v>
       </c>
       <c r="E88" s="23"/>
-      <c r="F88" s="86"/>
-      <c r="G88" s="86"/>
+      <c r="F88" s="83"/>
+      <c r="G88" s="83"/>
       <c r="H88" s="29"/>
       <c r="I88" s="35"/>
       <c r="J88" s="31"/>
       <c r="K88" s="40"/>
       <c r="L88" s="1"/>
       <c r="M88" s="1"/>
       <c r="N88" s="1"/>
       <c r="O88" s="1"/>
       <c r="P88" s="1"/>
     </row>
-    <row r="89" spans="1:16" s="6" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="89" spans="1:16" s="6" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B89" s="1"/>
       <c r="C89" s="43"/>
       <c r="D89" s="1"/>
       <c r="E89" s="1"/>
       <c r="F89" s="1"/>
       <c r="G89" s="1"/>
       <c r="H89" s="1"/>
       <c r="I89" s="1"/>
       <c r="J89" s="1"/>
       <c r="K89" s="1"/>
       <c r="L89" s="1"/>
       <c r="M89" s="1"/>
       <c r="N89" s="1"/>
       <c r="O89" s="1"/>
       <c r="P89" s="1"/>
     </row>
-    <row r="90" spans="1:16" s="6" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="90" spans="1:16" s="6" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B90" s="1"/>
       <c r="C90" s="43" t="s">
         <v>22</v>
       </c>
       <c r="D90" s="21" t="s">
         <v>21</v>
       </c>
       <c r="E90" s="23"/>
-      <c r="F90" s="94"/>
-      <c r="G90" s="86"/>
+      <c r="F90" s="85"/>
+      <c r="G90" s="83"/>
       <c r="H90" s="29"/>
       <c r="I90" s="35"/>
       <c r="J90" s="31"/>
       <c r="K90" s="40"/>
       <c r="L90" s="1"/>
       <c r="M90" s="1"/>
       <c r="N90" s="35"/>
       <c r="O90" s="62">
         <f>J90+J88+J86+J84+J82</f>
         <v>0</v>
       </c>
       <c r="P90" s="40"/>
     </row>
-    <row r="91" spans="1:16" s="6" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="91" spans="1:16" s="6" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B91" s="1"/>
       <c r="C91" s="1"/>
       <c r="D91" s="1"/>
       <c r="E91" s="1"/>
       <c r="F91" s="1"/>
       <c r="G91" s="1"/>
       <c r="H91" s="1"/>
       <c r="I91" s="1"/>
       <c r="J91" s="1"/>
       <c r="K91" s="1"/>
       <c r="L91" s="1"/>
       <c r="M91" s="1"/>
       <c r="N91" s="1"/>
       <c r="O91" s="1"/>
       <c r="P91" s="1"/>
     </row>
-    <row r="92" spans="1:16" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="92" spans="1:16" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="66"/>
       <c r="B92" s="20" t="s">
         <v>6</v>
       </c>
       <c r="C92" s="59" t="s">
         <v>23</v>
       </c>
       <c r="D92" s="59"/>
       <c r="E92" s="1"/>
       <c r="F92" s="1"/>
       <c r="G92" s="1"/>
       <c r="H92" s="1"/>
       <c r="I92" s="1"/>
       <c r="J92" s="1"/>
       <c r="K92" s="1"/>
       <c r="L92" s="1"/>
       <c r="M92" s="1"/>
       <c r="N92" s="1"/>
       <c r="O92" s="1"/>
       <c r="P92" s="1"/>
     </row>
-    <row r="93" spans="1:16" s="6" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="93" spans="1:16" s="6" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B93" s="1"/>
       <c r="C93" s="43" t="s">
         <v>7</v>
       </c>
       <c r="D93" s="21" t="s">
         <v>69</v>
       </c>
       <c r="E93" s="23"/>
       <c r="F93" s="23"/>
       <c r="G93" s="23"/>
       <c r="H93" s="29"/>
       <c r="I93" s="30" t="s">
         <v>9</v>
       </c>
       <c r="J93" s="62">
         <f>O27+O29</f>
         <v>0</v>
       </c>
       <c r="K93" s="40" t="s">
         <v>10</v>
       </c>
       <c r="L93" s="1"/>
       <c r="M93" s="1"/>
       <c r="N93" s="1"/>
       <c r="O93" s="1"/>
       <c r="P93" s="1"/>
     </row>
-    <row r="94" spans="1:16" s="6" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="94" spans="1:16" s="6" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B94" s="1"/>
       <c r="C94" s="43"/>
       <c r="D94" s="1"/>
       <c r="E94" s="1"/>
       <c r="F94" s="1"/>
       <c r="G94" s="1"/>
       <c r="H94" s="1"/>
       <c r="I94" s="43"/>
       <c r="J94" s="1"/>
       <c r="K94" s="1"/>
       <c r="L94" s="1"/>
       <c r="M94" s="1"/>
       <c r="N94" s="1"/>
       <c r="O94" s="1"/>
       <c r="P94" s="1"/>
     </row>
-    <row r="95" spans="1:16" s="6" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="95" spans="1:16" s="6" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B95" s="1"/>
       <c r="C95" s="43" t="s">
         <v>11</v>
       </c>
       <c r="D95" s="21" t="s">
         <v>24</v>
       </c>
       <c r="E95" s="23"/>
       <c r="F95" s="23"/>
       <c r="G95" s="23"/>
       <c r="H95" s="29"/>
       <c r="I95" s="30" t="s">
         <v>9</v>
       </c>
       <c r="J95" s="31"/>
       <c r="K95" s="40" t="s">
         <v>10</v>
       </c>
       <c r="L95" s="1"/>
       <c r="M95" s="1"/>
       <c r="N95" s="1"/>
       <c r="O95" s="1"/>
       <c r="P95" s="1"/>
     </row>
-    <row r="96" spans="1:16" s="6" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="96" spans="1:16" s="6" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B96" s="1"/>
       <c r="C96" s="43"/>
       <c r="D96" s="1"/>
       <c r="E96" s="1"/>
       <c r="F96" s="1"/>
       <c r="G96" s="1"/>
       <c r="H96" s="1"/>
       <c r="I96" s="43"/>
       <c r="J96" s="1"/>
       <c r="K96" s="1"/>
       <c r="L96" s="1"/>
       <c r="M96" s="1"/>
       <c r="N96" s="1"/>
       <c r="O96" s="1"/>
       <c r="P96" s="1"/>
     </row>
-    <row r="97" spans="2:17" s="6" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="97" spans="2:17" s="6" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B97" s="1"/>
       <c r="C97" s="43" t="s">
         <v>19</v>
       </c>
       <c r="D97" s="23" t="s">
         <v>25</v>
       </c>
       <c r="E97" s="23"/>
       <c r="F97" s="23"/>
       <c r="G97" s="23"/>
       <c r="H97" s="29"/>
       <c r="I97" s="30" t="s">
         <v>9</v>
       </c>
       <c r="J97" s="31"/>
       <c r="K97" s="40" t="s">
         <v>10</v>
       </c>
       <c r="L97" s="1"/>
       <c r="M97" s="1"/>
       <c r="N97" s="1"/>
       <c r="O97" s="1"/>
       <c r="P97" s="1"/>
     </row>
-    <row r="98" spans="2:17" s="6" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="98" spans="2:17" s="6" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B98" s="1"/>
       <c r="C98" s="43"/>
       <c r="D98" s="1"/>
       <c r="E98" s="1"/>
       <c r="F98" s="1"/>
       <c r="G98" s="1"/>
       <c r="H98" s="1"/>
       <c r="I98" s="43"/>
       <c r="J98" s="1"/>
       <c r="K98" s="1"/>
       <c r="L98" s="1"/>
       <c r="M98" s="1"/>
       <c r="N98" s="1"/>
       <c r="O98" s="1"/>
       <c r="P98" s="1"/>
     </row>
-    <row r="99" spans="2:17" s="6" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="99" spans="2:17" s="6" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B99" s="1"/>
       <c r="C99" s="20" t="s">
         <v>20</v>
       </c>
       <c r="D99" s="21" t="s">
         <v>70</v>
       </c>
       <c r="E99" s="23"/>
       <c r="F99" s="23"/>
       <c r="G99" s="23"/>
       <c r="H99" s="29"/>
       <c r="I99" s="30" t="s">
         <v>9</v>
       </c>
       <c r="J99" s="62">
         <f>O55</f>
         <v>0</v>
       </c>
       <c r="K99" s="40" t="s">
         <v>10</v>
       </c>
       <c r="L99" s="1"/>
       <c r="M99" s="1"/>
       <c r="N99" s="1"/>
       <c r="O99" s="1"/>
       <c r="P99" s="1"/>
     </row>
-    <row r="100" spans="2:17" s="6" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="100" spans="2:17" s="6" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B100" s="1"/>
       <c r="C100" s="43"/>
       <c r="D100" s="1"/>
       <c r="E100" s="1"/>
       <c r="F100" s="1"/>
       <c r="G100" s="1"/>
       <c r="H100" s="1"/>
       <c r="I100" s="43"/>
       <c r="J100" s="1"/>
       <c r="K100" s="1"/>
       <c r="L100" s="1"/>
       <c r="M100" s="1"/>
       <c r="N100" s="1"/>
       <c r="O100" s="1"/>
       <c r="P100" s="1"/>
     </row>
-    <row r="101" spans="2:17" s="6" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="101" spans="2:17" s="6" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B101" s="1"/>
       <c r="C101" s="20" t="s">
         <v>22</v>
       </c>
       <c r="D101" s="23" t="s">
         <v>27</v>
       </c>
       <c r="E101" s="23"/>
       <c r="F101" s="23"/>
       <c r="G101" s="23"/>
       <c r="H101" s="29"/>
       <c r="I101" s="30" t="s">
         <v>9</v>
       </c>
       <c r="J101" s="31"/>
       <c r="K101" s="40" t="s">
         <v>10</v>
       </c>
       <c r="L101" s="1"/>
       <c r="M101" s="1"/>
       <c r="N101" s="1"/>
       <c r="O101" s="1"/>
       <c r="P101" s="1"/>
     </row>
-    <row r="102" spans="2:17" s="6" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="102" spans="2:17" s="6" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B102" s="1"/>
       <c r="C102" s="43"/>
       <c r="D102" s="1"/>
       <c r="E102" s="1"/>
       <c r="F102" s="1"/>
       <c r="G102" s="1"/>
       <c r="H102" s="1"/>
       <c r="I102" s="43"/>
       <c r="J102" s="1"/>
       <c r="K102" s="1"/>
       <c r="L102" s="1"/>
       <c r="M102" s="1"/>
       <c r="N102" s="1"/>
       <c r="O102" s="1"/>
       <c r="P102" s="1"/>
     </row>
-    <row r="103" spans="2:17" s="6" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="103" spans="2:17" s="6" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B103" s="1"/>
       <c r="C103" s="20" t="s">
         <v>28</v>
       </c>
       <c r="D103" s="21" t="s">
         <v>21</v>
       </c>
       <c r="E103" s="23"/>
-      <c r="F103" s="86"/>
-      <c r="G103" s="86"/>
+      <c r="F103" s="83"/>
+      <c r="G103" s="83"/>
       <c r="H103" s="29"/>
       <c r="I103" s="30" t="s">
         <v>9</v>
       </c>
       <c r="J103" s="31"/>
       <c r="K103" s="40" t="s">
         <v>10</v>
       </c>
       <c r="L103" s="1"/>
       <c r="M103" s="1"/>
       <c r="N103" s="30" t="s">
         <v>9</v>
       </c>
       <c r="O103" s="62">
         <f>J93+J95+J97+J99+J101+J103</f>
         <v>0</v>
       </c>
       <c r="P103" s="40" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="104" spans="2:17" s="6" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="104" spans="2:17" s="6" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B104" s="1"/>
       <c r="C104" s="1"/>
       <c r="D104" s="1"/>
       <c r="E104" s="1"/>
       <c r="F104" s="1"/>
       <c r="G104" s="1"/>
       <c r="H104" s="1"/>
       <c r="I104" s="1"/>
       <c r="J104" s="1"/>
       <c r="K104" s="1"/>
       <c r="L104" s="1"/>
       <c r="M104" s="1"/>
       <c r="N104" s="1"/>
       <c r="O104" s="1"/>
       <c r="P104" s="1"/>
     </row>
-    <row r="105" spans="2:17" s="6" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="105" spans="2:17" s="6" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B105" s="20" t="s">
         <v>13</v>
       </c>
       <c r="C105" s="21" t="s">
         <v>64</v>
       </c>
       <c r="D105" s="21"/>
       <c r="E105" s="23"/>
       <c r="F105" s="23"/>
       <c r="G105" s="23"/>
       <c r="H105" s="23"/>
       <c r="I105" s="23"/>
       <c r="J105" s="23"/>
       <c r="K105" s="23"/>
       <c r="L105" s="23"/>
       <c r="M105" s="67"/>
       <c r="N105" s="68" t="s">
         <v>3</v>
       </c>
       <c r="O105" s="52">
         <f>O79+O90-O103</f>
         <v>0</v>
       </c>
       <c r="P105" s="53"/>
     </row>
-    <row r="106" spans="2:17" s="6" customFormat="1" ht="18" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="106" spans="2:17" s="6" customFormat="1" ht="18" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B106" s="69"/>
       <c r="C106" s="70"/>
       <c r="D106" s="70"/>
       <c r="E106" s="69"/>
       <c r="F106" s="69"/>
       <c r="G106" s="69"/>
       <c r="H106" s="69"/>
       <c r="I106" s="69"/>
       <c r="J106" s="69"/>
       <c r="K106" s="69"/>
       <c r="L106" s="69"/>
       <c r="M106" s="69"/>
       <c r="N106" s="69"/>
       <c r="O106" s="69"/>
       <c r="P106" s="69"/>
       <c r="Q106" s="71"/>
     </row>
-    <row r="107" spans="2:17" s="6" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="107" spans="2:17" s="6" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B107" s="5" t="s">
         <v>41</v>
       </c>
       <c r="C107" s="1"/>
       <c r="D107" s="1"/>
       <c r="E107" s="1"/>
       <c r="F107" s="1"/>
       <c r="G107" s="1"/>
       <c r="H107" s="1"/>
       <c r="I107" s="1"/>
       <c r="J107" s="1"/>
       <c r="K107" s="1"/>
       <c r="L107" s="1"/>
       <c r="M107" s="1"/>
       <c r="N107" s="1"/>
       <c r="O107" s="1"/>
       <c r="P107" s="1"/>
     </row>
-    <row r="108" spans="2:17" s="6" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="108" spans="2:17" s="6" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B108" s="20" t="s">
         <v>4</v>
       </c>
       <c r="C108" s="21" t="s">
         <v>55</v>
       </c>
       <c r="D108" s="23"/>
       <c r="E108" s="23"/>
       <c r="F108" s="23"/>
       <c r="G108" s="23"/>
       <c r="H108" s="23"/>
       <c r="I108" s="23"/>
       <c r="J108" s="23"/>
       <c r="K108" s="23"/>
       <c r="L108" s="23"/>
       <c r="M108" s="29"/>
       <c r="N108" s="30" t="s">
         <v>3</v>
       </c>
       <c r="O108" s="31"/>
       <c r="P108" s="40"/>
     </row>
-    <row r="109" spans="2:17" s="6" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="109" spans="2:17" s="6" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B109" s="43"/>
       <c r="C109" s="1"/>
       <c r="D109" s="1"/>
       <c r="E109" s="1"/>
       <c r="F109" s="1"/>
       <c r="G109" s="1"/>
       <c r="H109" s="1"/>
       <c r="I109" s="1"/>
       <c r="J109" s="1"/>
       <c r="K109" s="1"/>
       <c r="L109" s="1"/>
       <c r="M109" s="1"/>
       <c r="N109" s="1"/>
       <c r="O109" s="1"/>
       <c r="P109" s="1"/>
     </row>
-    <row r="110" spans="2:17" s="6" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="110" spans="2:17" s="6" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B110" s="20" t="s">
         <v>5</v>
       </c>
       <c r="C110" s="21" t="s">
         <v>29</v>
       </c>
       <c r="D110" s="21"/>
       <c r="E110" s="23"/>
       <c r="F110" s="23"/>
       <c r="G110" s="23"/>
       <c r="H110" s="23"/>
       <c r="I110" s="23"/>
       <c r="J110" s="23"/>
       <c r="K110" s="23"/>
       <c r="L110" s="23"/>
       <c r="M110" s="29"/>
       <c r="N110" s="35"/>
       <c r="O110" s="31"/>
       <c r="P110" s="40"/>
     </row>
-    <row r="111" spans="2:17" s="6" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="111" spans="2:17" s="6" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B111" s="1"/>
       <c r="C111" s="1"/>
       <c r="D111" s="1"/>
       <c r="E111" s="1"/>
       <c r="F111" s="1"/>
       <c r="G111" s="1"/>
       <c r="H111" s="1"/>
       <c r="I111" s="1"/>
       <c r="J111" s="1"/>
       <c r="K111" s="1"/>
       <c r="L111" s="1"/>
       <c r="M111" s="1"/>
       <c r="N111" s="1"/>
       <c r="O111" s="1"/>
       <c r="P111" s="1"/>
     </row>
-    <row r="112" spans="2:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="112" spans="2:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B112" s="20" t="s">
         <v>6</v>
       </c>
       <c r="C112" s="23" t="s">
         <v>30</v>
       </c>
       <c r="D112" s="23"/>
       <c r="E112" s="23"/>
       <c r="F112" s="23"/>
       <c r="G112" s="23"/>
       <c r="H112" s="23"/>
       <c r="I112" s="23"/>
       <c r="J112" s="23"/>
       <c r="K112" s="23"/>
       <c r="L112" s="23"/>
       <c r="M112" s="29"/>
       <c r="N112" s="30" t="s">
         <v>9</v>
       </c>
       <c r="O112" s="31"/>
       <c r="P112" s="40" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="113" spans="2:17" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="113" spans="2:17" ht="7.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B113" s="43"/>
     </row>
-    <row r="114" spans="2:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="114" spans="2:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B114" s="20" t="s">
         <v>13</v>
       </c>
       <c r="C114" s="21" t="s">
         <v>31</v>
       </c>
       <c r="D114" s="23"/>
       <c r="E114" s="23"/>
-      <c r="F114" s="86"/>
-[...3 lines deleted...]
-      <c r="J114" s="86"/>
+      <c r="F114" s="83"/>
+      <c r="G114" s="83"/>
+      <c r="H114" s="83"/>
+      <c r="I114" s="83"/>
+      <c r="J114" s="83"/>
       <c r="K114" s="23"/>
       <c r="L114" s="23"/>
       <c r="M114" s="29"/>
       <c r="N114" s="30"/>
       <c r="O114" s="31"/>
       <c r="P114" s="40"/>
     </row>
-    <row r="115" spans="2:17" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="115" spans="2:17" ht="7.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B115" s="43"/>
     </row>
-    <row r="116" spans="2:17" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="116" spans="2:17" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B116" s="20" t="s">
         <v>32</v>
       </c>
       <c r="C116" s="21" t="s">
         <v>80</v>
       </c>
       <c r="D116" s="23"/>
       <c r="E116" s="23"/>
       <c r="F116" s="23"/>
       <c r="G116" s="23"/>
       <c r="H116" s="23"/>
       <c r="I116" s="23"/>
       <c r="J116" s="23"/>
       <c r="K116" s="23"/>
       <c r="L116" s="23"/>
       <c r="M116" s="67"/>
       <c r="N116" s="51" t="s">
         <v>3</v>
       </c>
       <c r="O116" s="52" t="str">
         <f>IF(O108="","",O108+O110-O112+O114)</f>
         <v/>
       </c>
       <c r="P116" s="53"/>
     </row>
-    <row r="117" spans="2:17" ht="18" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="117" spans="2:17" ht="18" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B117" s="56"/>
       <c r="C117" s="56"/>
       <c r="D117" s="56"/>
       <c r="E117" s="56"/>
       <c r="F117" s="56"/>
       <c r="G117" s="56"/>
       <c r="H117" s="56"/>
       <c r="I117" s="56"/>
       <c r="J117" s="56"/>
       <c r="K117" s="56"/>
       <c r="L117" s="56"/>
       <c r="M117" s="56"/>
       <c r="N117" s="56"/>
       <c r="O117" s="56"/>
       <c r="P117" s="56"/>
       <c r="Q117" s="56"/>
     </row>
-    <row r="118" spans="2:17" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="118" spans="2:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B118" s="5" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="119" spans="2:17" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="119" spans="2:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C119" s="72" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="120" spans="2:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="120" spans="2:17" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B120" s="73"/>
       <c r="C120" s="74"/>
       <c r="D120" s="74"/>
       <c r="E120" s="74"/>
       <c r="F120" s="74"/>
       <c r="G120" s="74"/>
       <c r="H120" s="74"/>
       <c r="I120" s="74"/>
       <c r="J120" s="74"/>
       <c r="K120" s="74"/>
       <c r="L120" s="74"/>
       <c r="M120" s="74"/>
       <c r="N120" s="74"/>
       <c r="O120" s="74"/>
       <c r="P120" s="74"/>
       <c r="Q120" s="74"/>
     </row>
-    <row r="121" spans="2:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="121" spans="2:17" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B121" s="73"/>
-      <c r="C121" s="87"/>
-[...15 lines deleted...]
-    <row r="122" spans="2:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C121" s="84"/>
+      <c r="D121" s="84"/>
+      <c r="E121" s="84"/>
+      <c r="F121" s="84"/>
+      <c r="G121" s="84"/>
+      <c r="H121" s="84"/>
+      <c r="I121" s="84"/>
+      <c r="J121" s="84"/>
+      <c r="K121" s="84"/>
+      <c r="L121" s="84"/>
+      <c r="M121" s="84"/>
+      <c r="N121" s="84"/>
+      <c r="O121" s="84"/>
+      <c r="P121" s="84"/>
+      <c r="Q121" s="84"/>
+    </row>
+    <row r="122" spans="2:17" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B122" s="73"/>
-      <c r="C122" s="87"/>
-[...15 lines deleted...]
-    <row r="123" spans="2:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C122" s="84"/>
+      <c r="D122" s="84"/>
+      <c r="E122" s="84"/>
+      <c r="F122" s="84"/>
+      <c r="G122" s="84"/>
+      <c r="H122" s="84"/>
+      <c r="I122" s="84"/>
+      <c r="J122" s="84"/>
+      <c r="K122" s="84"/>
+      <c r="L122" s="84"/>
+      <c r="M122" s="84"/>
+      <c r="N122" s="84"/>
+      <c r="O122" s="84"/>
+      <c r="P122" s="84"/>
+      <c r="Q122" s="84"/>
+    </row>
+    <row r="123" spans="2:17" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B123" s="73"/>
-      <c r="C123" s="87"/>
-[...16 lines deleted...]
-    <row r="125" spans="2:17" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C123" s="84"/>
+      <c r="D123" s="84"/>
+      <c r="E123" s="84"/>
+      <c r="F123" s="84"/>
+      <c r="G123" s="84"/>
+      <c r="H123" s="84"/>
+      <c r="I123" s="84"/>
+      <c r="J123" s="84"/>
+      <c r="K123" s="84"/>
+      <c r="L123" s="84"/>
+      <c r="M123" s="84"/>
+      <c r="N123" s="84"/>
+      <c r="O123" s="84"/>
+      <c r="P123" s="84"/>
+      <c r="Q123" s="84"/>
+    </row>
+    <row r="124" spans="2:17" ht="18" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="125" spans="2:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B125" s="15" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="126" spans="2:17" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="126" spans="2:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B126" s="15"/>
       <c r="C126" s="72" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="127" spans="2:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="127" spans="2:17" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C127" s="75"/>
       <c r="D127" s="75"/>
       <c r="E127" s="75"/>
       <c r="F127" s="75"/>
       <c r="G127" s="75"/>
       <c r="H127" s="75"/>
       <c r="I127" s="75"/>
       <c r="J127" s="75"/>
       <c r="K127" s="75"/>
       <c r="L127" s="75"/>
       <c r="M127" s="75"/>
       <c r="N127" s="75"/>
       <c r="O127" s="75"/>
       <c r="P127" s="75"/>
     </row>
-    <row r="128" spans="2:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-[...144 lines deleted...]
-    <row r="138" spans="2:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="128" spans="2:17" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C128" s="96"/>
+      <c r="D128" s="96"/>
+      <c r="E128" s="96"/>
+      <c r="F128" s="96"/>
+      <c r="G128" s="96"/>
+      <c r="H128" s="96"/>
+      <c r="I128" s="96"/>
+      <c r="J128" s="96"/>
+      <c r="K128" s="96"/>
+      <c r="L128" s="96"/>
+      <c r="M128" s="96"/>
+      <c r="N128" s="96"/>
+      <c r="O128" s="96"/>
+      <c r="P128" s="96"/>
+    </row>
+    <row r="129" spans="2:16" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C129" s="96"/>
+      <c r="D129" s="96"/>
+      <c r="E129" s="96"/>
+      <c r="F129" s="96"/>
+      <c r="G129" s="96"/>
+      <c r="H129" s="96"/>
+      <c r="I129" s="96"/>
+      <c r="J129" s="96"/>
+      <c r="K129" s="96"/>
+      <c r="L129" s="96"/>
+      <c r="M129" s="96"/>
+      <c r="N129" s="96"/>
+      <c r="O129" s="96"/>
+      <c r="P129" s="96"/>
+    </row>
+    <row r="130" spans="2:16" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C130" s="96"/>
+      <c r="D130" s="96"/>
+      <c r="E130" s="96"/>
+      <c r="F130" s="96"/>
+      <c r="G130" s="96"/>
+      <c r="H130" s="96"/>
+      <c r="I130" s="96"/>
+      <c r="J130" s="96"/>
+      <c r="K130" s="96"/>
+      <c r="L130" s="96"/>
+      <c r="M130" s="96"/>
+      <c r="N130" s="96"/>
+      <c r="O130" s="96"/>
+      <c r="P130" s="96"/>
+    </row>
+    <row r="131" spans="2:16" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C131" s="96"/>
+      <c r="D131" s="96"/>
+      <c r="E131" s="96"/>
+      <c r="F131" s="96"/>
+      <c r="G131" s="96"/>
+      <c r="H131" s="96"/>
+      <c r="I131" s="96"/>
+      <c r="J131" s="96"/>
+      <c r="K131" s="96"/>
+      <c r="L131" s="96"/>
+      <c r="M131" s="96"/>
+      <c r="N131" s="96"/>
+      <c r="O131" s="96"/>
+      <c r="P131" s="96"/>
+    </row>
+    <row r="132" spans="2:16" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C132" s="96"/>
+      <c r="D132" s="96"/>
+      <c r="E132" s="96"/>
+      <c r="F132" s="96"/>
+      <c r="G132" s="96"/>
+      <c r="H132" s="96"/>
+      <c r="I132" s="96"/>
+      <c r="J132" s="96"/>
+      <c r="K132" s="96"/>
+      <c r="L132" s="96"/>
+      <c r="M132" s="96"/>
+      <c r="N132" s="96"/>
+      <c r="O132" s="96"/>
+      <c r="P132" s="96"/>
+    </row>
+    <row r="133" spans="2:16" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C133" s="96"/>
+      <c r="D133" s="96"/>
+      <c r="E133" s="96"/>
+      <c r="F133" s="96"/>
+      <c r="G133" s="96"/>
+      <c r="H133" s="96"/>
+      <c r="I133" s="96"/>
+      <c r="J133" s="96"/>
+      <c r="K133" s="96"/>
+      <c r="L133" s="96"/>
+      <c r="M133" s="96"/>
+      <c r="N133" s="96"/>
+      <c r="O133" s="96"/>
+      <c r="P133" s="96"/>
+    </row>
+    <row r="134" spans="2:16" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C134" s="96"/>
+      <c r="D134" s="96"/>
+      <c r="E134" s="96"/>
+      <c r="F134" s="96"/>
+      <c r="G134" s="96"/>
+      <c r="H134" s="96"/>
+      <c r="I134" s="96"/>
+      <c r="J134" s="96"/>
+      <c r="K134" s="96"/>
+      <c r="L134" s="96"/>
+      <c r="M134" s="96"/>
+      <c r="N134" s="96"/>
+      <c r="O134" s="96"/>
+      <c r="P134" s="96"/>
+    </row>
+    <row r="135" spans="2:16" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C135" s="96"/>
+      <c r="D135" s="96"/>
+      <c r="E135" s="96"/>
+      <c r="F135" s="96"/>
+      <c r="G135" s="96"/>
+      <c r="H135" s="96"/>
+      <c r="I135" s="96"/>
+      <c r="J135" s="96"/>
+      <c r="K135" s="96"/>
+      <c r="L135" s="96"/>
+      <c r="M135" s="96"/>
+      <c r="N135" s="96"/>
+      <c r="O135" s="96"/>
+      <c r="P135" s="96"/>
+    </row>
+    <row r="136" spans="2:16" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C136" s="96"/>
+      <c r="D136" s="96"/>
+      <c r="E136" s="96"/>
+      <c r="F136" s="96"/>
+      <c r="G136" s="96"/>
+      <c r="H136" s="96"/>
+      <c r="I136" s="96"/>
+      <c r="J136" s="96"/>
+      <c r="K136" s="96"/>
+      <c r="L136" s="96"/>
+      <c r="M136" s="96"/>
+      <c r="N136" s="96"/>
+      <c r="O136" s="96"/>
+      <c r="P136" s="96"/>
+    </row>
+    <row r="137" spans="2:16" ht="18" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="138" spans="2:16" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B138" s="18" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="139" spans="2:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="139" spans="2:16" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C139" s="72" t="s">
         <v>73</v>
       </c>
       <c r="F139" s="76"/>
       <c r="G139" s="76"/>
     </row>
-    <row r="140" spans="2:16" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="140" spans="2:16" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C140" s="72" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="141" spans="2:16" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="141" spans="2:16" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C141" s="75"/>
       <c r="D141" s="75"/>
       <c r="E141" s="75"/>
       <c r="F141" s="75"/>
       <c r="G141" s="75"/>
       <c r="H141" s="75"/>
       <c r="I141" s="75"/>
       <c r="J141" s="75"/>
       <c r="K141" s="75"/>
       <c r="L141" s="75"/>
       <c r="M141" s="75"/>
       <c r="N141" s="75"/>
       <c r="O141" s="75"/>
       <c r="P141" s="75"/>
     </row>
-    <row r="142" spans="2:16" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-[...80 lines deleted...]
-    <row r="148" spans="2:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="142" spans="2:16" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C142" s="96"/>
+      <c r="D142" s="96"/>
+      <c r="E142" s="96"/>
+      <c r="F142" s="96"/>
+      <c r="G142" s="96"/>
+      <c r="H142" s="96"/>
+      <c r="I142" s="96"/>
+      <c r="J142" s="96"/>
+      <c r="K142" s="96"/>
+      <c r="L142" s="96"/>
+      <c r="M142" s="96"/>
+      <c r="N142" s="96"/>
+      <c r="O142" s="96"/>
+      <c r="P142" s="96"/>
+    </row>
+    <row r="143" spans="2:16" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C143" s="96"/>
+      <c r="D143" s="96"/>
+      <c r="E143" s="96"/>
+      <c r="F143" s="96"/>
+      <c r="G143" s="96"/>
+      <c r="H143" s="96"/>
+      <c r="I143" s="96"/>
+      <c r="J143" s="96"/>
+      <c r="K143" s="96"/>
+      <c r="L143" s="96"/>
+      <c r="M143" s="96"/>
+      <c r="N143" s="96"/>
+      <c r="O143" s="96"/>
+      <c r="P143" s="96"/>
+    </row>
+    <row r="144" spans="2:16" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C144" s="96"/>
+      <c r="D144" s="96"/>
+      <c r="E144" s="96"/>
+      <c r="F144" s="96"/>
+      <c r="G144" s="96"/>
+      <c r="H144" s="96"/>
+      <c r="I144" s="96"/>
+      <c r="J144" s="96"/>
+      <c r="K144" s="96"/>
+      <c r="L144" s="96"/>
+      <c r="M144" s="96"/>
+      <c r="N144" s="96"/>
+      <c r="O144" s="96"/>
+      <c r="P144" s="96"/>
+    </row>
+    <row r="145" spans="2:16" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C145" s="96"/>
+      <c r="D145" s="96"/>
+      <c r="E145" s="96"/>
+      <c r="F145" s="96"/>
+      <c r="G145" s="96"/>
+      <c r="H145" s="96"/>
+      <c r="I145" s="96"/>
+      <c r="J145" s="96"/>
+      <c r="K145" s="96"/>
+      <c r="L145" s="96"/>
+      <c r="M145" s="96"/>
+      <c r="N145" s="96"/>
+      <c r="O145" s="96"/>
+      <c r="P145" s="96"/>
+    </row>
+    <row r="146" spans="2:16" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C146" s="96"/>
+      <c r="D146" s="96"/>
+      <c r="E146" s="96"/>
+      <c r="F146" s="96"/>
+      <c r="G146" s="96"/>
+      <c r="H146" s="96"/>
+      <c r="I146" s="96"/>
+      <c r="J146" s="96"/>
+      <c r="K146" s="96"/>
+      <c r="L146" s="96"/>
+      <c r="M146" s="96"/>
+      <c r="N146" s="96"/>
+      <c r="O146" s="96"/>
+      <c r="P146" s="96"/>
+    </row>
+    <row r="147" spans="2:16" ht="18" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="148" spans="2:16" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B148" s="18" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="149" spans="2:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="149" spans="2:16" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C149" s="72" t="s">
         <v>76</v>
       </c>
     </row>
-    <row r="150" spans="2:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="150" spans="2:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C150" s="77" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="151" spans="2:16" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="151" spans="2:16" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C151" s="75"/>
       <c r="D151" s="75"/>
       <c r="E151" s="75"/>
       <c r="F151" s="75"/>
       <c r="G151" s="75"/>
       <c r="H151" s="75"/>
       <c r="I151" s="75"/>
       <c r="J151" s="75"/>
       <c r="K151" s="75"/>
       <c r="L151" s="75"/>
       <c r="M151" s="75"/>
       <c r="N151" s="75"/>
       <c r="O151" s="75"/>
       <c r="P151" s="75"/>
     </row>
-    <row r="152" spans="2:16" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-[...111 lines deleted...]
-    <row r="160" spans="2:16" ht="11.4" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="152" spans="2:16" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C152" s="96"/>
+      <c r="D152" s="96"/>
+      <c r="E152" s="96"/>
+      <c r="F152" s="96"/>
+      <c r="G152" s="96"/>
+      <c r="H152" s="96"/>
+      <c r="I152" s="96"/>
+      <c r="J152" s="96"/>
+      <c r="K152" s="96"/>
+      <c r="L152" s="96"/>
+      <c r="M152" s="96"/>
+      <c r="N152" s="96"/>
+      <c r="O152" s="96"/>
+      <c r="P152" s="96"/>
+    </row>
+    <row r="153" spans="2:16" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C153" s="96"/>
+      <c r="D153" s="96"/>
+      <c r="E153" s="96"/>
+      <c r="F153" s="96"/>
+      <c r="G153" s="96"/>
+      <c r="H153" s="96"/>
+      <c r="I153" s="96"/>
+      <c r="J153" s="96"/>
+      <c r="K153" s="96"/>
+      <c r="L153" s="96"/>
+      <c r="M153" s="96"/>
+      <c r="N153" s="96"/>
+      <c r="O153" s="96"/>
+      <c r="P153" s="96"/>
+    </row>
+    <row r="154" spans="2:16" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C154" s="96"/>
+      <c r="D154" s="96"/>
+      <c r="E154" s="96"/>
+      <c r="F154" s="96"/>
+      <c r="G154" s="96"/>
+      <c r="H154" s="96"/>
+      <c r="I154" s="96"/>
+      <c r="J154" s="96"/>
+      <c r="K154" s="96"/>
+      <c r="L154" s="96"/>
+      <c r="M154" s="96"/>
+      <c r="N154" s="96"/>
+      <c r="O154" s="96"/>
+      <c r="P154" s="96"/>
+    </row>
+    <row r="155" spans="2:16" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C155" s="96"/>
+      <c r="D155" s="96"/>
+      <c r="E155" s="96"/>
+      <c r="F155" s="96"/>
+      <c r="G155" s="96"/>
+      <c r="H155" s="96"/>
+      <c r="I155" s="96"/>
+      <c r="J155" s="96"/>
+      <c r="K155" s="96"/>
+      <c r="L155" s="96"/>
+      <c r="M155" s="96"/>
+      <c r="N155" s="96"/>
+      <c r="O155" s="96"/>
+      <c r="P155" s="96"/>
+    </row>
+    <row r="156" spans="2:16" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C156" s="96"/>
+      <c r="D156" s="96"/>
+      <c r="E156" s="96"/>
+      <c r="F156" s="96"/>
+      <c r="G156" s="96"/>
+      <c r="H156" s="96"/>
+      <c r="I156" s="96"/>
+      <c r="J156" s="96"/>
+      <c r="K156" s="96"/>
+      <c r="L156" s="96"/>
+      <c r="M156" s="96"/>
+      <c r="N156" s="96"/>
+      <c r="O156" s="96"/>
+      <c r="P156" s="96"/>
+    </row>
+    <row r="157" spans="2:16" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C157" s="96"/>
+      <c r="D157" s="96"/>
+      <c r="E157" s="96"/>
+      <c r="F157" s="96"/>
+      <c r="G157" s="96"/>
+      <c r="H157" s="96"/>
+      <c r="I157" s="96"/>
+      <c r="J157" s="96"/>
+      <c r="K157" s="96"/>
+      <c r="L157" s="96"/>
+      <c r="M157" s="96"/>
+      <c r="N157" s="96"/>
+      <c r="O157" s="96"/>
+      <c r="P157" s="96"/>
+    </row>
+    <row r="158" spans="2:16" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C158" s="96"/>
+      <c r="D158" s="96"/>
+      <c r="E158" s="96"/>
+      <c r="F158" s="96"/>
+      <c r="G158" s="96"/>
+      <c r="H158" s="96"/>
+      <c r="I158" s="96"/>
+      <c r="J158" s="96"/>
+      <c r="K158" s="96"/>
+      <c r="L158" s="96"/>
+      <c r="M158" s="96"/>
+      <c r="N158" s="96"/>
+      <c r="O158" s="96"/>
+      <c r="P158" s="96"/>
+    </row>
+    <row r="160" spans="2:16" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B160" s="56"/>
       <c r="C160" s="56"/>
       <c r="D160" s="56"/>
       <c r="E160" s="56"/>
       <c r="F160" s="56"/>
       <c r="G160" s="56"/>
       <c r="H160" s="56"/>
       <c r="I160" s="56"/>
       <c r="J160" s="56"/>
       <c r="K160" s="56"/>
       <c r="L160" s="56"/>
       <c r="M160" s="56"/>
       <c r="N160" s="56"/>
       <c r="O160" s="56"/>
       <c r="P160" s="56"/>
     </row>
-    <row r="162" spans="2:16" ht="13.8" x14ac:dyDescent="0.3">
+    <row r="162" spans="2:16" ht="13.5" x14ac:dyDescent="0.25">
       <c r="B162" s="72" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="163" spans="2:16" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="163" spans="2:16" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B163" s="72" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="164" spans="2:16" ht="70.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="164" spans="2:16" ht="70.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B164" s="78"/>
       <c r="C164" s="79"/>
       <c r="D164" s="79"/>
       <c r="E164" s="79"/>
       <c r="F164" s="79"/>
-      <c r="G164" s="82"/>
-[...8 lines deleted...]
-    <row r="165" spans="2:16" x14ac:dyDescent="0.25">
+      <c r="G164" s="101"/>
+      <c r="H164" s="101"/>
+      <c r="I164" s="101"/>
+      <c r="J164" s="101"/>
+      <c r="M164" s="101"/>
+      <c r="N164" s="101"/>
+      <c r="O164" s="101"/>
+      <c r="P164" s="101"/>
+    </row>
+    <row r="165" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B165" s="1" t="s">
         <v>33</v>
       </c>
       <c r="G165" s="1" t="s">
         <v>34</v>
       </c>
       <c r="M165" s="1" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="167" spans="2:16" x14ac:dyDescent="0.25">
+    <row r="167" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B167" s="80" t="s">
         <v>77</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="oRhEHJjTOXtT6JuObeSMusENn+zQge93UbmehVqdGgYQRsi/TPSuVvO/tSc6tlWotCt41kX4fLAeu2XqEadCPg==" saltValue="LYKxcQzhhLhpH6iUecYClg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="46">
+    <mergeCell ref="C145:P145"/>
+    <mergeCell ref="C146:P146"/>
+    <mergeCell ref="C152:P152"/>
+    <mergeCell ref="C158:P158"/>
+    <mergeCell ref="G164:J164"/>
+    <mergeCell ref="M164:P164"/>
+    <mergeCell ref="C153:P153"/>
+    <mergeCell ref="C154:P154"/>
+    <mergeCell ref="C155:P155"/>
+    <mergeCell ref="C156:P156"/>
+    <mergeCell ref="C157:P157"/>
+    <mergeCell ref="C144:P144"/>
+    <mergeCell ref="C133:P133"/>
+    <mergeCell ref="C134:P134"/>
+    <mergeCell ref="C135:P135"/>
+    <mergeCell ref="C136:P136"/>
+    <mergeCell ref="C142:P142"/>
+    <mergeCell ref="N15:P15"/>
+    <mergeCell ref="C129:P129"/>
+    <mergeCell ref="C131:P131"/>
+    <mergeCell ref="C132:P132"/>
+    <mergeCell ref="C143:P143"/>
+    <mergeCell ref="C130:P130"/>
+    <mergeCell ref="F49:J49"/>
+    <mergeCell ref="F88:G88"/>
+    <mergeCell ref="C128:P128"/>
+    <mergeCell ref="C121:Q121"/>
+    <mergeCell ref="C123:Q123"/>
+    <mergeCell ref="I63:K63"/>
+    <mergeCell ref="C72:E72"/>
     <mergeCell ref="F8:J8"/>
     <mergeCell ref="F9:J9"/>
     <mergeCell ref="F31:J31"/>
     <mergeCell ref="F24:J24"/>
     <mergeCell ref="C122:Q122"/>
     <mergeCell ref="F114:J114"/>
     <mergeCell ref="F72:L72"/>
     <mergeCell ref="F90:G90"/>
     <mergeCell ref="F103:G103"/>
     <mergeCell ref="I13:K13"/>
     <mergeCell ref="N13:P13"/>
     <mergeCell ref="I38:K38"/>
     <mergeCell ref="N38:P38"/>
     <mergeCell ref="I36:K36"/>
     <mergeCell ref="N36:P36"/>
     <mergeCell ref="I15:K15"/>
-    <mergeCell ref="N15:P15"/>
-[...28 lines deleted...]
-    <mergeCell ref="C157:P157"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <conditionalFormatting sqref="J43 O43 J82 J84 J86 O90 J93 J99 O103 O105">
     <cfRule type="cellIs" dxfId="0" priority="1" stopIfTrue="1" operator="equal">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.56000000000000005" header="0.25" footer="0.23"/>
   <pageSetup scale="95" fitToHeight="3" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"Times New Roman,Regular"Expansion Monthly Status Report &amp;C&amp;"Times New Roman,Regular"&amp;P&amp;R&amp;"Times New Roman,Regular"CCRC-15  12/25</oddFooter>
   </headerFooter>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="63" min="1" max="16" man="1"/>
     <brk id="124" min="1" max="16" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>